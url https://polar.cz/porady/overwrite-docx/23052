--- v0 (2025-12-24)
+++ v1 (2026-04-30)
@@ -1,190 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.2.2021, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SVČ Bruntál – kroužky i projekty probíhají on line</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Středisko volného času v Bruntále funguje i během koronavirové pandemie. Svou činnost muselo pochopitelně přizpůsobit daným podmínkám a nařízením. Všechny aktivity tedy rozjelo on line formou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Při dodržování platných protiepidemických opatření je práce pedagogů volného času mnohem složitější a náročnější. Činnost však pokračuje i nadále, byť v poněkud omezené míře.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Franková, ředitelka SVČ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Snažíme se dělat různé bezkontaktní akce on line a to i venku i uvnitř formou různých kvízů, pracovních listů a podobně. Navíc nám pořád funguje program „Vím, kam mám jít“ z EU, z MŠMT, ale děláme ho opět trochu v omezené míře formou on line.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V programu „Vím, kam jít“ se děti seznamují s různými řemesly, což by jim mělo pomoci při volbě budoucího povolání.  Zájmové kroužky probíhají on line formou.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Kulašová, pedagogický pracovník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Snažíme se vesměs těm dětem pomoci tak, aby měly nějakou zábavu ve svém volném čase. Většina kroužků funguje vlastně přes Google Meet, že se nám děti přihlásí normálně na web kameru a fungujeme s nimi přes počítač.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tatínek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě je to dobře, aspoň děti mají nějakou aktivitu, že nesedí doma a mají nějakou zábavu. To je dobře.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Středisko volného času nabídlo rodičům pokračování kroužků online formou. Využili toho ale pouze někteří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Dostálová, pedagogický pracovník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady s holkama mám textilní tvoření. Zrov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">na dneska budeme vyrábět takový jasní kruh, ať si přivoláme už jaro. Teďka připravujeme on line akce i přes víkendy.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Klaus, zástupce ředitelky SVČ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme teď momentálně kroužek kytary on line. Mám tady pokročilého žáka a máme jinak půlhodinové sezení vždycky s každým žákem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Od měsíce února začalo Středisko volného času vydávat měsíčník s přehledem akcí. Informace je možné získat také na webových stránkách střediska, na facebooku a na instagramu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -281,93 +361,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-15-02-2021-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>