--- v1 (2026-04-30)
+++ v2 (2026-08-27)
@@ -403,51 +403,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-15-02-2021-16-54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-15-02-2021-16-54?url=bruntalsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>