--- v0 (2026-02-13)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.2.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poplatek za odpady a psa lze platit přes QR kód</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poplatek za odpady a za psa musí Novojičínští uhradit do konce června. Platbu mohou provést několika způsoby. Zcela nově pak i tím nejpohodlnějším - prostřednictvím QR kódu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,93 +319,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedna čtečka otisků prstů je umístěna na kopci na chatě Svinec, druhá na budově Návštěvnického centra na náměstí pro případy, kdy někdo během jednoho dne absolvuje výstup vícekrát. Třetí elektronické zařízení je v dolní části sjezdovky na lyžařské chatě. To je pro zájemce, kteří závodí v rychlosti, za jakou po sjezdovce vyběhnou nahoru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Klein, spolek Zážitky v pohybu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě plánujeme v letošním roce, pokud to situace dovolí, třeba dvacetičtyřhodinovku. myslím si, že se to podaří uskutečnit.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do pokračování projektu zapracovali organizátoři několik změn, včetně motivačního závodu Imunity race pro účastníky, kterým nejde o rekordy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do pokračování projektu zapracovali organizátoři několik změn, včetně motivačního závodu Imunity race pro účastníky, kterým nejde o rekordy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Klein, spolek Zážitky v pohybu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Ono se vlastně teď ukázalo, díky těm epidemickým záležitostem, jak je to zajímavý projekt, protože lidé skutečně mohou soutěžit celoročně, ať jsou nějaká opatření nebo nejsou.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Huvarová, účastnice projektu Na Svinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já bych to vřele doporučila všem, aby si zotužili kondičku a zdraví.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myšlenku zdravého pohybu se v loňském roce podařilo rozšířit také do Kopřivnice, kde lidé mohou soutěžit ve výšlapech na Bílou horu. Všechny podrobnosti o projektu a způsobu registrace jsou na webových stránkách Na Svinec. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum připravilo masopustní masky a posílá video</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -316,56 +425,51 @@
         <w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Děti dostanou bílé kašírované masky papírové a mohou si je dozdobit mašličkami, perličkami, kytičkami a chybět nesmí barevné krepáky.  Masky by měly působit co nejbarevněji a nejveseleji. Děti si tako mohou udělat masopust ve školách a ve školkách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolu s tvůrčími potřebami dostanou školáci také instruktážní video, které pro ně pracovníci muzea natočili. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Sulovská, Muzeum Novojičínska:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Děti to budou mít obohacené o vyprávění o tom, jak se masopust nebo ty končiny slavily tady u nás v regionu. Budou to mít doplněné obrázky a tanečky a mohou si podle videa nacvičit i masopustní taneček.”</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Masopust je obdobím, které začíná po svátku Tří králů a končí na Popeleční středu, která se vypočítává podle velikonoční neděle, letos padne na 17. února. Vrcholnými dny masopustu jsou končiny - neděle, pondělí a úterý před Popeleční středou.</w:t>
+        <w:t xml:space="preserve">“Děti to budou mít obohacené o vyprávění o tom, jak se masopust nebo ty končiny slavily tady u nás v regionu. Budou to mít doplněné obrázky a tanečky a mohou si podle videa nacvičit i masopustní taneček.” Masopust je obdobím, které začíná po svátku Tří králů a končí na Popeleční středu, která se vypočítává podle velikonoční neděle, letos padne na 17. února. Vrcholnými dny masopustu jsou končiny - neděle, pondělí a úterý před Popeleční středou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Hrčková, etnografka Muzea Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Smažily se koblihy, ty jsou příznačné pro masopust a hlavně pro končiny. Chodily masky a mezi ty nejdůležitější patřila maska medvěda. Byla to plodnostní maska. Ten medvěd, respektive ten mladík v masce, byl omotaný hrachovinou nebo slámou.  anebo měl ze slámy nebo hrachoviny alespoň čepici. Hospodyňky si vždycky chtěly trošku té slámy ukrást, aby ji mohly dávat husám do hnízda, aby dobře seděly na vejcích.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Masopustní průvody chodily spíše po vesnicích.. První maškary už vyrážely do ulic na tučný čtvrtek, který byl letos 11. února. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -483,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-15-02-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>