--- v1 (2026-04-03)
+++ v2 (2026-08-27)
@@ -629,51 +629,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-15-02-2021-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-15-02-2021-16-24?url=novojicinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>