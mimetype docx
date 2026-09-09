--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj ukradl v Ostravě 125 kilo klobásek a uzeného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řádění chmatáka, který bral na co přišel, v minulých dnech ukončili ostravští kriminalisté. Mezi jeho nejzajímavější úlovky patřilo 125 kilogramů klobásek a uzeného, které ukradl před Vánocemi. Vykrádal auta i různé objekty. Několikrát ho zachytil i kamerový systém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,158 +221,128 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový parkovací dům u vlakového nádraží v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U vlakového nádraží Opava – východ začala výstavba parkovacího domu. Sloužit bude především řidičům, kteří tady chtějí odstavit své auto a dále pokračovat veřejnou dopravou. Stavba bude dokončená příští rok na jaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nedostatek  míst pro parkování je u železniční stanice Opava – východ  mnohaletý  problém. Vyřešit jej má nový parkovací dům, který  vznikne na konci kolejiště a poskytne dohromady s venkovním  prostorem 246 míst.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Nedostatek  míst pro parkování je u železniční stanice Opava – východ  mnohaletý  problém. Vyřešit jej má nový parkovací dům, který  vznikne na konci kolejiště a poskytne dohromady s venkovním  prostorem 246 míst.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim  Daniec, stavbyvedoucí, Hochtief: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  první fázi budeme dělat přípravu staveniště, kácení dřevin,  kácení stromů, odkop na pilotovou rovinu a zahájíme stavební  práce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během  května tady vyroste ocelová konstrukce, jako základ pro tří  podlažní parkovací dům. Práce pak budou pokračovat až do jara  příštího roku.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Během  května tady vyroste ocelová konstrukce, jako základ pro tří  podlažní parkovací dům. Práce pak budou pokračovat až do jara  příštího roku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Klimek, vedoucí projektového týmu zhotovitele: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co  se týká stavby, tak se pohybujeme v blízkosti železniční dráhy.  Která podléhá určitým omezením typu ochranných pásem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těžká  technika tak bude muset využít jediné přístupové komunikace. A  tak přilehlá ulice ke staveništi, ul. Skladištní, kterou řidiči  hojně využívají k parkování, bude podobu výstavby uzavřená.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Těžká  technika tak bude muset využít jediné přístupové komunikace. A  tak přilehlá ulice ke staveništi, ul. Skladištní, kterou řidiči  hojně využívají k parkování, bude podobu výstavby uzavřená.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Část  peněz na výstavbu parkovacího domu za 190 milionů korun se  podařilo městu získat z dotací.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Nová  parkovací místa umožní řidičům nechat tady své auto a dál  pokračovat veřejnými dopravními prostředky. Tento přestupní  terminál odbaví ročně 3,5 milionu cestujících.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to pro celou veřejnost. Hlavně pro cestující, kteří budou  cestovat hromadnou dopravou a také drážní dopravou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Opava  se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se  chystá také  výstavba dalšího parkovacího domu v centru města.    </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Opava  se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se  chystá také  výstavba dalšího parkovacího domu v centru města.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Probíhá kácení a ořezy suchých a nemocných stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -270,141 +355,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Desítky let stará vrba ve vnitrobloku u Mateřské školy Naděje  ve Frýdku-Místku šla k zemi. Prodělala už řadu ozdravných řezů a poslední  tahové zkoušky ukázaly, že už může být svému okolí nebezpečná. V období vegetačního  klidu od listopadu do března probíhá ve městě masivní kácení a ořezy stromů i  keřů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o stromy, které jsou jednak suché, které jsou  nakaženy dřevokaznými houbami, které jsou i polámané od různých klimatických  vlivů, ať už to jsou větry, případně nějaké sněhové nebo dešťové přeháňky. My v současné  době zhruba od toho února provádíme docela masivní ořezy stromů, které jsou  napadené jmelím, to znamená zase jedná se o stromy, které jsou vysušovány touto  nákazou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se nejprve snaží stromy ořezávat, ale pokud je  napadení příliš veliké, je třeba stromy pokácet. Nejčastěji jde o lípy, topoly  a javory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se nejprve snaží stromy ořezávat, ale pokud je  napadení příliš veliké, je třeba stromy pokácet. Nejčastěji jde o lípy, topoly  a javory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době asi ta největší akce bude v Parku Bedřicha  Smetany, kde se jedná o zhruba 122 stromů, na sídlišti Kolaříkovo to je 43  stromů, na Bezručově sídlišti 20 stromů, v Koloredovském parku 17 stromů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Práce by měly probíhat prakticky až do konce března. Záleží  ale na počasí. Pokud by sněžilo, pracovníci budou muset odklízet sníh, stejně  tak není možné pracovat ve velmi nízkých teplotách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Práce by měly probíhat prakticky až do konce března. Záleží  ale na počasí. Pokud by sněžilo, pracovníci budou muset odklízet sníh, stejně  tak není možné pracovat ve velmi nízkých teplotách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chci upozornit občany, že teď v těchto mrazivých dnech,  kdy ta teplota klesla k mínus deseti, tak jelikož se provádí za pomoci  hydraulických plošin nebo montážních plošin, tak ty hydraulické systémy zase z hlediska  bezpečnosti nedovolují tu práci při tak nízkých teplotách, takže se může stát,  že třeba dva, tři dny tam zaměstnanci nejsou, tak aby nebyli překvapeni, že se  to dělá nějak chaoticky nebo nesystémově."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Likvidaci suchých a provozně nebezpečných stromů neprovádí  jen město Frýdek-Místek, ale tento týden se do něj pustilo i Povodí Odry kolem  řeky Ostravice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Likvidaci suchých a provozně nebezpečných stromů neprovádí  jen město Frýdek-Místek, ale tento týden se do něj pustilo i Povodí Odry kolem  řeky Ostravice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Vlčková, mluvčí Povodí Odry:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkem bylo odstraněno 23 kusů stromů, které se nacházely na  levobřežní protipovodňové hrázi. Jednalo se o stromy, které díky svému špatnému  zdravotnímu stavu ohrožovaly cyklisty a chodce na cyklostezce, která vede po  koruně hráze. Kácení bylo provedeno po dlouhodobém sledování stavu stromů a projednáno  s odborem životního prostředí Magistrátu města Frýdek-Místek. V současnosti  probíhá odstraňování dřevní hmoty po provedeném ukončeném kácení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vykácené stromy jsou pravidelně nahrazovány vysazováním  nových stromů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vykácené stromy jsou pravidelně nahrazovány vysazováním  nových stromů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Matějíková, mluvčí Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V místech, kde Povodí Odry kácí stromy, tedy na  protipovodňových hrázích, není možné podle současné legislativy vysazovat nové  stromy. Jedná se o tzv ochranné pásmo. Nicméně to neznamená, že se za vykácené  stromy nevysadí stromy nové."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vysazovat se ale budou na jiných k tomu vhodných  místech, která vytipují pracovníci odboru životního prostředí a zemědělství. Nejčastěji  například v Sadech Bedřicha Smetany.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vysazovat se ale budou na jiných k tomu vhodných  místech, která vytipují pracovníci odboru životního prostředí a zemědělství. Nejčastěji  například v Sadech Bedřicha Smetany. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé stále mohou přispívat do tříkrálové sbírky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -463,54 +543,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peníze ze sbírky poputují mimo jiné na provoz mobilního hospice svatého Kryštofa, který působí v Ostravě-Výškovicích a zajišťuje pomoc lidem v terminální části života v jejich domovech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Berousková, vedoucí střediska, vrchní sestra, Charitní středisko sv.Krštofa:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme vlastně  péči 24/7, to znamená 24 hodin denně 7 dní v týdnu, pacienti a jejich rodiny mají tak zvané pohotovostní číslo, kde můžou kdykoli si zavolat o radu, nebo pomoc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Více o tom, jak můžete přispívat se dozvíte na webu tříkrálová sbírka.cz. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Více o tom, jak můžete přispívat se dozvíte na webu tříkrálová sbírka.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městech se bobuje a sáňkuje na každém kopci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -530,107 +609,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro děti je to krásné, protože sám mám dítě, takže je to fajn se alespoň někde vydovádět, když je všechno zakázané. Mohou si tady zabobovat, i když je tady hodně lidí, ale nevadí a nás to neodradilo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Je to super, konečně pořádná zima, takže si to užíváme. Sluníčko nám krásně svítí, takže je to krásný den."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Je to super, konečně pořádná zima, takže si to užíváme. Sluníčko nám krásně svítí, takže je to krásný den." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obava, že by se tady šířila nákaza jsou?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já myslím, že ne. Už to stejně všichni prodělali, takže to je v pohodě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Je to rychlé a přišla jsem tady s bratry a doporučuji. Je to tady fakt rychlé. Je fajně, není zima, takže dobrý."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Je to rychlé a přišla jsem tady s bratry a doporučuji. Je to tady fakt rychlé. Je fajně, není zima, takže dobrý." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to tady super, hlavně sluníčko. Jedeme závody, vždycky nabouráme, protože jedeme strašně rychle."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rodiče i dětí si přejí, aby sníh vydržel i příští týden, protože ratolesti na Karvinsku čekají jarní prázdniny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -712,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>