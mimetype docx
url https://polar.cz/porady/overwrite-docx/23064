--- v0 (2025-12-30)
+++ v1 (2026-09-09)
@@ -1,185 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.2.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový parkovací dům u vlakového nádraží v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U vlakového nádraží Opava – východ začala výstavba parkovacího domu. Sloužit bude především řidičům, kteří tady chtějí odstavit své auto a dále pokračovat veřejnou dopravou. Stavba bude dokončená příští rok na jaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nedostatek  míst pro parkování je u železniční stanice Opava – východ  mnohaletý  problém. Vyřešit jej má nový parkovací dům, který  vznikne na konci kolejiště a poskytne dohromady s venkovním  prostorem 246 míst.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Nedostatek  míst pro parkování je u železniční stanice Opava – východ  mnohaletý  problém. Vyřešit jej má nový parkovací dům, který  vznikne na konci kolejiště a poskytne dohromady s venkovním  prostorem 246 míst.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim  Daniec, stavbyvedoucí, Hochtief: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  první fázi budeme dělat přípravu staveniště, kácení dřevin,  kácení stromů, odkop na pilotovou rovinu a zahájíme stavební  práce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během  května tady vyroste ocelová konstrukce, jako základ pro tří  podlažní parkovací dům. Práce pak budou pokračovat až do jara  příštího roku.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Během  května tady vyroste ocelová konstrukce, jako základ pro tří  podlažní parkovací dům. Práce pak budou pokračovat až do jara  příštího roku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Klimek, vedoucí projektového týmu zhotovitele: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co  se týká stavby, tak se pohybujeme v blízkosti železniční dráhy.  Která podléhá určitým omezením typu ochranných pásem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těžká  technika tak bude muset využít jediné přístupové komunikace. A  tak přilehlá ulice ke staveništi, ul. Skladištní, kterou řidiči  hojně využívají k parkování, bude podobu výstavby uzavřená.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Těžká  technika tak bude muset využít jediné přístupové komunikace. A  tak přilehlá ulice ke staveništi, ul. Skladištní, kterou řidiči  hojně využívají k parkování, bude podobu výstavby uzavřená.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Část  peněz na výstavbu parkovacího domu za 190 milionů korun se  podařilo městu získat z dotací.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Nová  parkovací místa umožní řidičům nechat tady své auto a dál  pokračovat veřejnými dopravními prostředky. Tento přestupní  terminál odbaví ročně 3,5 milionu cestujících.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to pro celou veřejnost. Hlavně pro cestující, kteří budou  cestovat hromadnou dopravou a také drážní dopravou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Opava  se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se  chystá také  výstavba dalšího parkovacího domu v centru města.    </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Opava  se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se  chystá také  výstavba dalšího parkovacího domu v centru města.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé stále mohou přispívat do tříkrálové sbírky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -239,54 +324,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peníze ze sbírky poputují mimo jiné na provoz mobilního hospice svatého Kryštofa, který působí v Ostravě-Výškovicích a zajišťuje pomoc lidem v terminální části života v jejich domovech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Berousková, vedoucí střediska, vrchní sestra, Charitní středisko sv.Krštofa:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme vlastně  péči 24/7, to znamená 24 hodin denně 7 dní v týdnu, pacienti a jejich rodiny mají tak zvané pohotovostní číslo, kde můžou kdykoli si zavolat o radu, nebo pomoc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Více o tom, jak můžete přispívat se dozvíte na webu tříkrálová sbírka.cz. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Více o tom, jak můžete přispívat se dozvíte na webu tříkrálová sbírka.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Svinově se mění 5 kilometrů sítí pro vodu i odpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -320,53 +404,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tato rekonstrukce ve Svinově je jednou ze 49 vodohospodářských staveb,  které se prováděly, nebo zahájily v loňském roce. Hotovo je už přibližně patnáct set metrů za 22 milionů korun. Součástí stavby je také zrušení jedné volné výustě a méně splašků v další. Volné výustě se likvidují po celém městě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Šebestová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ve Svinově jsou celkem čtyři volné výustě. Do patnácti měsíců bude jedna zcela  zrušena a z druhé bude odpojeno 90 procent splaškových vod. Zbytek vyřeší navazující stavba v oblasti Polanecká - Zátiší. Splaškové vody pak už nepotečou do Porubky a Mlýnky a tím bude eliminován i případný zápach. Při modernizaci kanalizačních řadů se bude letos v Ostravě odstraňovat celkem devět volných výustí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Ostravě je dohromady 46 volných výustí. Nejpozději do pěti let by měla být většina z nich  odstraněna nebo přepojena na jednotnou kanalizaci. Letos půjde do obnovy a rozvoje vodohospodářské a kanalizační sítě z rozpočtu téměř 777 milionů korun. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Ostravě je dohromady 46 volných výustí. Nejpozději do pěti let by měla být většina z nich  odstraněna nebo přepojena na jednotnou kanalizaci. Letos půjde do obnovy a rozvoje vodohospodářské a kanalizační sítě z rozpočtu téměř 777 milionů korun.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Evropský projekt využil NJ participativní rozpočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -466,71 +549,66 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtenáři se setkali online se spisovatelkou Wolfovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Regionální knihovna Karviná připravila pro čtenáře další z řady online besed. Tentokrát se mohli posluchači dozvědět podrobnosti o karvinské rodačce a spisovatelce Martině Wolfové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do karvinské regionální knihovny přijela karvinská rodačka a spisovatelka Martina Wolfová. Na dálku se prostřednictvím kanálu YouTube setkala se svými fanoušky a čtenáři, aby jim přiblížila knihy, které napsala a také na sebe prozradila vše, co je prostřednictvím chatu zajímá. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do karvinské regionální knihovny přijela karvinská rodačka a spisovatelka Martina Wolfová. Na dálku se prostřednictvím kanálu YouTube setkala se svými fanoušky a čtenáři, aby jim přiblížila knihy, které napsala a také na sebe prozradila vše, co je prostřednictvím chatu zajímá.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Wolfová, spisovatelka: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moje knihy nejsou v nějakém čistém žánru zařazeny. Používám ve psaní různé prvky, náhledy do historie reálných událostí, fantasy prvky , mysteriózní prvky, detektivní prvky."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kvůli prvkům erotiky jsou knihy doporučeny čtenářům od 15 let. V současné době vyšla její v pořadí čtvrtá kniha, první z trilogie, další jsou už připravené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Wolfová, spisovatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten námět přijde ke mě sám, něco mě napadne, mám bujnou fantazii, napadají mě věci samy. Pak přemýšlím, jestli to má nosnost, co by se mohlo dít dál, proč se mi to v hlavě ukázalo, konstruuji příběh, ale ten první námět, to přichází samo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -661,93 +739,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-02-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>