--- v0 (2025-12-30)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za smrt malých dětí při požáru bytu viní policie matku, která je nechala doma samotné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matka dvou dětí, které loni v květnu zemřely při mohutném požáru bytu v havířovské městské části Šumbark, byla obviněna ze spáchání zločinu obecné ohrožení z nedbalosti. Podle policie nechala děti doma samotné bez dozoru a vstupní dveře navíc zamkla. A to přesto, že o dva dny dříve přistihla dcerku při hře se zapalovačem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,53 +178,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí Policie ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Několikaměsíční vyšetřování příčin, okolností a následků  bylo velmi náročné. Přibráni byli znalci z oboru soudního lékařství, expert z oboru  kriminalistiky odvětví elektrotechniky, odvětví technické diagnostiky, znalec z oboru  požární ochrany, ekonomiky odvětví cen a odhadů a další odborníci z různých oborů.  Po vyhodnocení a závěrech výpovědí všech zúčastněných, velkého množství analýz,  zajištěných stop, posudků a expertíz policejní komisař obvinil důvodně podezřelou ženu.  Za vinu je jí kladeno, že v inkriminovaný den bez zjevného důvodu opustila byt, který  společně s dětmi obývala. Musela si být vědoma, že nezletilé děti nemůže nechat bez  dohledu. Obviněná žena si také měla být vědoma, že o dva dny dříve před tragickou událostí,  přeživší nezletilou přistihla v dětském pokoji při manipulaci se zapalovačem se snahou  zapálit svíčku. Neudělala žádná bezpečná opatření v domácnosti, aby dětem zabránila  přístup k zapalovači, či podobnému zdroji. Při odchodu byt uzamkla a klíče nechala  zavěšené na klice vnitřní strany vchodových dveří. Dětem tak ztížila rychlé opuštění bytu.  Důkladným prověřováním byla jednoznačně vyloučena závada na elektroinstalaci či  spotřebičích. Podle expertíz ohnisko požáru se nacházelo v dětském pokoji. Závěry znalce  z oboru požární ochrany, stejně jako závěry šetření Hasičského záchranného sboru  Moravskoslezského kraje, jednoznačně potvrdily, že příčinou vzniku požáru v bytě byla  hra nezletilých dětí s otevřeným plamenem.  Komisař zahájil trestní stíhání a obvinil 42letou ženu ze spáchání zločinu obecné ohrožení  z nedbalosti. V tomto případě zákon stanoví trest odnětím svobody na tři léta až deset let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obviněné ženě sice hrozí vězení v délce až 10 let, soudy však v podobných případech k tak přísným trestům nepřistupují s ohledem na osobní ztrátu obžalovaných. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U požáru zasahovaly desítky hasičů, policisté i zdravotníci. Při jejich příjezdu na místo před tři čtvrtě na čtyři odpoledne se z oken valil hustý černý dým a šlehaly plameny. V bytě měly být podle svědků v tu chvíli tři děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">U požáru zasahovaly desítky hasičů, policisté i zdravotníci. Při jejich příjezdu na místo před tři čtvrtě na čtyři odpoledne se z oken valil hustý černý dým a šlehaly plameny. V bytě měly být podle svědků v tu chvíli tři děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zachránce pan Karel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Viděl jsem, že tam hoří, přiběhl jsem k bytu, křičela tam malá holčička, vykopl jsem dveře a vynesl sem ji ven, dál do bytu už jsme se kvůli ohni nedostali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohužel na místě podle našich informací zemřeli dva chlapci ve věku 3 a 5 let. Z hořícího bytu je dostali přivolaní hasiči a předali je záchranářům, kteří se je pokoušeli usilovně hodinu oživovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,53 +245,52 @@
         <w:t xml:space="preserve">Devítiletou holčičku zachránil soused a byla převezena do nemocnice v Havířově. K události byli proto vysláni i krizoví interventi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Pieter, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ředitel karvinského územního odboru HZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Do likvidace požáru se zapojilo 5 hasičských jednotek. Jedna holčička byla zachráněna ještě před příjezdem hasičů. Nám se podařilo vytáhnout dvě děti v bezvědomí. Vzhledem k rozsahu a stupni požáru to byl velice náročný zásah. V třípokojovém bytě byl také pes, štěňata a další domácí zvířata."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Do likvidace požáru se zapojilo 5 hasičských jednotek. Jedna holčička byla zachráněna ještě před příjezdem hasičů. Nám se podařilo vytáhnout dvě děti v bezvědomí. Vzhledem k rozsahu a stupni požáru to byl velice náročný zásah. V třípokojovém bytě byl také pes, štěňata a další domácí zvířata." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci chytali pštrosa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -500,53 +613,52 @@
         <w:t xml:space="preserve">Eva Šrubařová ,seniorka z klubu Akord: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“ Já jsem v tu neděli ušla 5, ta procházka byla 5kilomerová a jinak každý den 2 km s pejskem chodím. Mimo toho ještě nějaké kilometry navíc s kolegyní se vždycky projdeme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Král, senior z klubu Akord: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Krásný lesopark máme v Ostravě-Jihu, tak toho využíváme. Nachozené mám 50 km od 1. února a těšíme se, že se to všechno rozvolní a budeme se moci setkávat”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veškeré kilometry, které senioři ujdou, se řádně zapisují. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veškeré kilometry, které senioři ujdou, se řádně zapisují.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -621,93 +733,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>