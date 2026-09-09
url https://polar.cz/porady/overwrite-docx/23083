--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Povodí Odry je na tání sněhu na horách připraveno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Povodí Odry se v minulých dnech připravilo na tání sněhu, které se vzrůstajícími teplotami přichází. V Beskydech i v Jeseníkách proto byla upuštěna voda z přehrad a zásobní prostor je tak připraven na další vodu z odtávajícícho sněhu. Podle meteorologů ale bude tání postupné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,150 +312,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci chodí do školy v Branticích s testy z domova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po návratu do škol bude podmínkou pravidelné testování všech žáků 2x týdně. Školy však dosud žádné testy nemají. V Základní škole v Branticích se rozhodli řešit tento problém vlastní aktivitou. Místní školáci se tady jako první v České republice začali testovat v domácích podmínkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Škola v Branticích na Bruntálsku je malotřídkou s celkem 39 žáky. Aby mohli všichni žáci do školy, rozhodlo se vedení školy řešit problém s testováním vlastní iniciativou.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Šimůnek, ředitel ZŠ Brantice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V lednu jsme spustili já a mí kolegové ze školy výzvu malotřídních škol, která měla za cíl vrátit všechny žáky do malotřídních škol, nejdříve u nás, v naší škole a posléze se k nám přidalo 680 ředitelů a ředitelek malotřídních škol z celé České republiky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Škole se podařilo sehnat sponzora a zajistit potřebný počet testů. Zásadní novinkou je to, že žáci se testují doma a do školy přicházejí již s negativním testem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Šimůnek, ředitel ZŠ Brantice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Minulou středu jsme získali od našeho dodavatele testy, proškolili jsme nejdříve pedagogický personál, vytvořili jsme vzdělávací video pro naše rodiče, ve čtvrtek jsme provedli distribuci testů do rodin.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S pomocí rodičů a instruktážního videa se žáci otestují bezpečně v domácím prostředí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, žáci školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tam máme takovou knížečku, máme tam takovou tyčinku, to si dáme jenom tak jemně do nosu, není to úplně jako normální testy a dáme to do té knížečky a tam když jsme negatovní, tak nám to ukáže jednu čárku a když pozitivní, tak dvě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Ne, nebolí to, to je jenom na krajíček nosu, tam se to dá do té taštičky a jak říkal kámoš, tak jedna čárka není pozitivní a dvě jsou pozitivní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Podle stávajícího stanoviska ministra Plagy se žáci vrátí do škol po velikonocích. Nadějí pro malotřídky zůstává i zvažovaná varianta návratu všech dětí od prvního března.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Šimůnek, ředitel ZŠ Brantice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Školy, které by získaly testy svou aktivitou by mohly vrátit své žáky již od prvního března.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> K tomu je ovšem potřeba zajištění potřebných testů vlastními silami malotřídek a kladné stanovisko ministerstva školství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -374,53 +454,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jako bezpečná síla ledu pro vstup na ledovou plochu se všeobecně uvádí 12 až 20 cm. Nedoporučuje se shromaždování více osob na jednom místě. Karvinští hasiči jsou připraveni rychle zasáhnout, pokud bude potřeba, záchranu osoby probořené ledem nacvičovali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Konopka velitel čety HZS MSK ÚO Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během celého zásahu se dá předpokládat nenadále proboření všech a všeho, co se vyskytuje na ledové ploše. Je nezbytné vytvořit spolehlivé jištění všech hasičů, kteří se podílejí na záchraně přímo na ledové ploše. Je důležité jistit i užívané prostředky, jako jsou nosítka, nafukovací sáně RS-5 nebo páteřová deska."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Největším rizikovým faktorem při této události je podchlazení. Hasiči jsou připraveni zajistit ihned tepelný komfort v přistavěném kontejneru. Zdravotní stav může být po vytažení různý, záleží na době, kdy člověk zůstává v ledové vodě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Největším rizikovým faktorem při této události je podchlazení. Hasiči jsou připraveni zajistit ihned tepelný komfort v přistavěném kontejneru. Zdravotní stav může být po vytažení různý, záleží na době, kdy člověk zůstává v ledové vodě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Roško, lékař oddělení ARO NsP Karviná-Ráj: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strašně rychle ztrácí teplo a hrozí selhání základních životních funkcí. My máme různé postupy, jak toho člověka dokážeme zahřát tady na oddělení. Jsou to postupy pomocí banketrolu, speciálních fukarů, ohřátých infuzí , ty postupy jsou různé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti by se na led neměly vydávat bez dozoru. Toto platí i pro dospělé bruslaře. I ti by se neměli vydávat bruslit o samotě, například kvůli pomoci v případě zranění či jiných komplikací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -460,54 +539,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Zahradníková, ředitelka MŠ a ZŠ Horní Suchá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme dneska připravili tradiční masopustní karneval, který se koná každý rok a jsme velice rádi, že děti mohly tuto akci i během těchto přísných krizových opatření zažít. Za dětmi přijde i balonkový klaun, který si pro ně připravil program. Tanečky, hry, soutěže a obdaruje děti balonky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Já jsem dneska za hasiče, protože bych chtěl být hasič.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Já jsem dneska za hasiče, protože bych chtěl být hasič.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem baletka a těším se na klauna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karneval pro děti uspořádala i Základní škola s polským vyučovacím jazykem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -624,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>