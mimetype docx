--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.2.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě uhořel bezdomovec, který se zahříval u ohně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mráz si vyžádal další oběť z řad bezdomovců. V Ostravě uhořel muž, který se před zimou snažil zahřát u ohně. Zřejmě na něm ale vzplál igelit, do kterého byl zabalený.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -186,53 +301,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já nemám řetězy, tak jsme nemohli vyjet nahoru. My jsme tady ještě nikdy nebyli, takže to tu neznáme. Chtěli jsme zaparkovat jinde, ale tam už bylo plno, tak jsme to zkusili tady. Viděli jsme, že tam je značka, kdy musíme mít řetězy, tak jsme zaparkovali tady.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Bělunková, mluvčí Policie ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Policisté v rámci běžného výkonu služby dohlížejí na dodržování veškerých pravidel silničního provozu. Kontrolují také řidiče motorových vozidel, zda v úsecích, v kterých jsou povinni užívat sněhové řetězy a také s ohledem k vlastní bezpečnosti a bezpečnosti pěších turistů, toto dodržují."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Policisté v rámci běžného výkonu služby dohlížejí na dodržování veškerých pravidel silničního provozu. Kontrolují také řidiče motorových vozidel, zda v úsecích, v kterých jsou povinni užívat sněhové řetězy a také s ohledem k vlastní bezpečnosti a bezpečnosti pěších turistů, toto dodržují." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidiči by si měli při cestách do horských oblastí předem zjistit, kde jsou sněhové řetězy povinné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Svinově se mění 5 kilometrů sítí pro vodu i odpad</w:t>
@@ -272,53 +386,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tato rekonstrukce ve Svinově je jednou ze 49 vodohospodářských staveb,  které se prováděly, nebo zahájily v loňském roce. Hotovo je už přibližně patnáct set metrů za 22 milionů korun. Součástí stavby je také zrušení jedné volné výustě a méně splašků v další. Volné výustě se likvidují po celém městě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Šebestová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ve Svinově jsou celkem čtyři volné výustě. Do patnácti měsíců bude jedna zcela  zrušena a z druhé bude odpojeno 90 procent splaškových vod. Zbytek vyřeší navazující stavba v oblasti Polanecká - Zátiší. Splaškové vody pak už nepotečou do Porubky a Mlýnky a tím bude eliminován i případný zápach. Při modernizaci kanalizačních řadů se bude letos v Ostravě odstraňovat celkem devět volných výustí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Ostravě je dohromady 46 volných výustí. Nejpozději do pěti let by měla být většina z nich  odstraněna nebo přepojena na jednotnou kanalizaci. Letos půjde do obnovy a rozvoje vodohospodářské a kanalizační sítě z rozpočtu téměř 777 milionů korun. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Ostravě je dohromady 46 volných výustí. Nejpozději do pěti let by měla být většina z nich  odstraněna nebo přepojena na jednotnou kanalizaci. Letos půjde do obnovy a rozvoje vodohospodářské a kanalizační sítě z rozpočtu téměř 777 milionů korun.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městech se bobuje a sáňkuje na každém kopci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -337,253 +450,220 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro děti je to krásné, protože sám mám dítě, takže je to fajn se alespoň někde vydovádět, když je všechno zakázané. Mohou si tady zabobovat, i když je tady hodně lidí, ale nevadí a nás to neodradilo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Je to super, konečně pořádná zima, takže si to užíváme. Sluníčko nám krásně svítí, takže je to krásný den."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Je to super, konečně pořádná zima, takže si to užíváme. Sluníčko nám krásně svítí, takže je to krásný den." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obava, že by se tady šířila nákaza jsou?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já myslím, že ne. Už to stejně všichni prodělali, takže to je v pohodě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Je to rychlé a přišla jsem tady s bratry a doporučuji. Je to tady fakt rychlé. Je fajně, není zima, takže dobrý."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Je to rychlé a přišla jsem tady s bratry a doporučuji. Je to tady fakt rychlé. Je fajně, není zima, takže dobrý." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to tady super, hlavně sluníčko. Jedeme závody, vždycky nabouráme, protože jedeme strašně rychle."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rodiče i dětí si přejí, aby sníh vydržel i příští týden, protože ratolesti na Karvinsku čekají jarní prázdniny. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rodiče i dětí si přejí, aby sníh vydržel i příští týden, protože ratolesti na Karvinsku čekají jarní prázdniny.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový parkovací dům u vlakového nádraží v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U vlakového nádraží Opava – východ začala výstavba parkovacího domu. Sloužit bude především řidičům, kteří tady chtějí odstavit své auto a dále pokračovat veřejnou dopravou. Stavba bude dokončená příští rok na jaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nedostatek  míst pro parkování je u železniční stanice Opava – východ  mnohaletý  problém. Vyřešit jej má nový parkovací dům, který  vznikne na konci kolejiště a poskytne dohromady s venkovním  prostorem 246 míst.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Nedostatek  míst pro parkování je u železniční stanice Opava – východ  mnohaletý  problém. Vyřešit jej má nový parkovací dům, který  vznikne na konci kolejiště a poskytne dohromady s venkovním  prostorem 246 míst.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim  Daniec, stavbyvedoucí, Hochtief: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  první fázi budeme dělat přípravu staveniště, kácení dřevin,  kácení stromů, odkop na pilotovou rovinu a zahájíme stavební  práce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během  května tady vyroste ocelová konstrukce, jako základ pro tří  podlažní parkovací dům. Práce pak budou pokračovat až do jara  příštího roku.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Během  května tady vyroste ocelová konstrukce, jako základ pro tří  podlažní parkovací dům. Práce pak budou pokračovat až do jara  příštího roku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Klimek, vedoucí projektového týmu zhotovitele: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co  se týká stavby, tak se pohybujeme v blízkosti železniční dráhy.  Která podléhá určitým omezením typu ochranných pásem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těžká  technika tak bude muset využít jediné přístupové komunikace. A  tak přilehlá ulice ke staveništi, ul. Skladištní, kterou řidiči  hojně využívají k parkování, bude podobu výstavby uzavřená.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Těžká  technika tak bude muset využít jediné přístupové komunikace. A  tak přilehlá ulice ke staveništi, ul. Skladištní, kterou řidiči  hojně využívají k parkování, bude podobu výstavby uzavřená.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Část  peněz na výstavbu parkovacího domu za 190 milionů korun se  podařilo městu získat z dotací.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Nová  parkovací místa umožní řidičům nechat tady své auto a dál  pokračovat veřejnými dopravními prostředky. Tento přestupní  terminál odbaví ročně 3,5 milionu cestujících.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to pro celou veřejnost. Hlavně pro cestující, kteří budou  cestovat hromadnou dopravou a také drážní dopravou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Opava  se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se  chystá také  výstavba dalšího parkovacího domu v centru města.    </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Opava  se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se  chystá také  výstavba dalšího parkovacího domu v centru města.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Divadlo Petra Bezruče je v projektu BoSmePartyja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -758,93 +838,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-20-02-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>