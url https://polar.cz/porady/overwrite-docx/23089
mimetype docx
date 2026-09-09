--- v0 (2025-12-25)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.2.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov seniorů v Havířově má za sebou druhé očkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je to velká úleva, tak se cítí v Domově seniorů v Havířově po druhé dávce očkování. Věří, že pokud by se někdo přesto nakazil, nebude mít už těžký průběh. Režimová opatření se ale prozatím v domově měnit nebudou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí Policie ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Několikaměsíční vyšetřování příčin, okolností a následků  bylo velmi náročné. Přibráni byli znalci z oboru soudního lékařství, expert z oboru  kriminalistiky odvětví elektrotechniky, odvětví technické diagnostiky, znalec z oboru  požární ochrany, ekonomiky odvětví cen a odhadů a další odborníci z různých oborů.  Po vyhodnocení a závěrech výpovědí všech zúčastněných, velkého množství analýz,  zajištěných stop, posudků a expertíz policejní komisař obvinil důvodně podezřelou ženu.  Za vinu je jí kladeno, že v inkriminovaný den bez zjevného důvodu opustila byt, který  společně s dětmi obývala. Musela si být vědoma, že nezletilé děti nemůže nechat bez  dohledu. Obviněná žena si také měla být vědoma, že o dva dny dříve před tragickou událostí,  přeživší nezletilou přistihla v dětském pokoji při manipulaci se zapalovačem se snahou  zapálit svíčku. Neudělala žádná bezpečná opatření v domácnosti, aby dětem zabránila  přístup k zapalovači, či podobnému zdroji. Při odchodu byt uzamkla a klíče nechala  zavěšené na klice vnitřní strany vchodových dveří. Dětem tak ztížila rychlé opuštění bytu.  Důkladným prověřováním byla jednoznačně vyloučena závada na elektroinstalaci či  spotřebičích. Podle expertíz ohnisko požáru se nacházelo v dětském pokoji. Závěry znalce  z oboru požární ochrany, stejně jako závěry šetření Hasičského záchranného sboru  Moravskoslezského kraje, jednoznačně potvrdily, že příčinou vzniku požáru v bytě byla  hra nezletilých dětí s otevřeným plamenem.  Komisař zahájil trestní stíhání a obvinil 42letou ženu ze spáchání zločinu obecné ohrožení  z nedbalosti. V tomto případě zákon stanoví trest odnětím svobody na tři léta až deset let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obviněné ženě sice hrozí vězení v délce až 10 let, soudy však v podobných případech k tak přísným trestům nepřistupují s ohledem na osobní ztrátu obžalovaných. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">U požáru zasahovaly desítky hasičů, policisté i zdravotníci. Při jejich příjezdu na místo před tři čtvrtě na čtyři odpoledne se z oken valil hustý černý dým a šlehaly plameny. V bytě měly být podle svědků v tu chvíli tři děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">U požáru zasahovaly desítky hasičů, policisté i zdravotníci. Při jejich příjezdu na místo před tři čtvrtě na čtyři odpoledne se z oken valil hustý černý dým a šlehaly plameny. V bytě měly být podle svědků v tu chvíli tři děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zachránce pan Karel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Viděl jsem, že tam hoří, přiběhl jsem k bytu, křičela tam malá holčička, vykopl jsem dveře a vynesl sem ji ven, dál do bytu už jsme se kvůli ohni nedostali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohužel na místě podle našich informací zemřeli dva chlapci ve věku 3 a 5 let. Z hořícího bytu je dostali přivolaní hasiči a předali je záchranářům, kteří se je pokoušeli usilovně hodinu oživovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,53 +351,52 @@
         <w:t xml:space="preserve">Devítiletou holčičku zachránil soused a byla převezena do nemocnice v Havířově. K události byli proto vysláni i krizoví interventi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Pieter, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ředitel karvinského územního odboru HZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Do likvidace požáru se zapojilo 5 hasičských jednotek. Jedna holčička byla zachráněna ještě před příjezdem hasičů. Nám se podařilo vytáhnout dvě děti v bezvědomí. Vzhledem k rozsahu a stupni požáru to byl velice náročný zásah. V třípokojovém bytě byl také pes, štěňata a další domácí zvířata."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Do likvidace požáru se zapojilo 5 hasičských jednotek. Jedna holčička byla zachráněna ještě před příjezdem hasičů. Nám se podařilo vytáhnout dvě děti v bezvědomí. Vzhledem k rozsahu a stupni požáru to byl velice náročný zásah. V třípokojovém bytě byl také pes, štěňata a další domácí zvířata." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci chytali pštrosa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -359,53 +472,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Když nemohou čeští lyžaři na české sjezdovky, lyžují v Polsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyžařská sezona na českých sjezdovkách se zdá být kvůli koronavirovým omezením ukončená, aniž by vlastně vůbec začala. Lyžaři proto přivítali, že se před několika dny otevřely sjezdovky v nedalekých skiareálech na polské straně Beskyd. V době jarních prázdnin tam jezdí celé rodiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když se čeští lyžaři nedočkali otevření skiareálů na našich horách, využili možnosti navštívit Polsko. Jen necelou hodinu jízdy z Ostravy do Visly si mohou doslova labužnicky vybírat, kterou sjezdovku navštíví. Sjezdovky v Polsku jsou zatím otevřené zkušebně na dva týdny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když se čeští lyžaři nedočkali otevření skiareálů na našich horách, využili možnosti navštívit Polsko. Jen necelou hodinu jízdy z Ostravy do Visly si mohou doslova labužnicky vybírat, kterou sjezdovku navštíví. Sjezdovky v Polsku jsou zatím otevřené zkušebně na dva týdny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darek Kedzior, instruktor lyžování, Ski areál Wisla-Nowa Osada:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Těšíme se, teď jsou sjezdovky spuštěné na dva týdny a uvidíme, jak to bude s nemocností a jestli se provoz prodlouží. Jak je vidět, všechno je v provozu. Máme zakryté obličeje, všechno je bez problémů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O tom, že čeští lyžaři do Polska jezdí, svědčí množství aut s českými registračními značkami. Se sjezdovkami jsou spokojení a litují, že nemohou lyžovat na české straně Beskyd. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -727,93 +839,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-02-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>