--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se rybáři propadli pod led rybníku Mokroš</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Varování, která posledních dnech vydávají hasiči i vodohospodáři kvůli tajícímu ledu na vodních plochách některým lidem zkrátka nestačí a stále riskují život. Proto tak například v Karviné Dolech musely záchranné složky vytahovat z ledové vody rybáře, který se propadl pod led rybníku Mokroš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,176 +256,172 @@
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Očkovací centrum, my jsme měli dvě varianty. Halu Polárku a  Národní dům, takže po dohodě s panem primátorem začínáme rozpracovávat  detailně tu variantu Národního domu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Protože jsme to vyhodnotili jak s hygieniky, s nemocnicí,  tak i s krajským úřadem, kde se byl podívat i ředitel krajského úřadu do  Národního domu, že ta budova, i to umístění i následné napojení na parkovací  místa, případně na autobusové spoje, je celkem dobrá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nyní už se řeší kompletní vybavení očkovacího centra, přesné  rozložení očkovacích stanovišť a způsob odbavování jednotlivých zájemců o  očkování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nyní už se řeší kompletní vybavení očkovacího centra, přesné  rozložení očkovacích stanovišť a způsob odbavování jednotlivých zájemců o  očkování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Už máme připravené nějaké projekty, co vlastně budeme muset  pořídit, co máme zajištěno. Začínáme shánět i personál, protože přece jenom bude  to očkovací centrum znamenat zaměstnání třiceti až čtyřiceti pracovníků, ať už  to budou zdravotníci nebo nezdravotníci, protože ta administrativní činnost u  očkování je velmi náročná, takže začínáme na tom pracovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěli jsme do toho zapojit takzvané zástěny, které znají  občané například od voleb, nicméně ty tomu asi nevyhovují, takže budeme muset  hledat jiné řešení. Je tam spousta technických problémů, které musíme zajistit,  ale předpoklad je takový, že u nás v kraji by se měla ta městská očkovací  centra otevřít na přelomu března a dubna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatím se počítá minimálně se šesti očkovacími týmy, které by  mohly za den naočkovat okolo 600 až 700 lidí. Je také možné, že centrum by mohlo  fungovat dvanáct hodin denně po celý týden, i o víkendech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zatím se počítá minimálně se šesti očkovacími týmy, které by  mohly za den naočkovat okolo 600 až 700 lidí. Je také možné, že centrum by mohlo  fungovat dvanáct hodin denně po celý týden, i o víkendech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládám, že v druhé polovině března bude očkovací centrum  připraveno a pakliže budou vakcíny, tak budeme moci začít očkovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těch vakcín, které dostáváme, například pro Moravskoslezský  kraj, není mnoho. My jich nemáme ani 12 tisíc na týden, takže to je opravdu  velmi malá částka. Doufáme nicméně, že se to očkování zrychlí v dalších týdnech.  Ten předpoklad je takový, že od března by se mělo otevřít velké očkovací  centrum asi s největší pravděpodobností v Ostravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První velkokapacitní očkovací centrum v Ostravě na  Černé louce už je připraveno. Plánuje se tam naočkovat denně až 1800 lidí. Jeho  provoz se má otestovat na členech integrovaného záchranného systému. Stále ale  vše stojí na nedostatku vakcín.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První velkokapacitní očkovací centrum v Ostravě na  Černé louce už je připraveno. Plánuje se tam naočkovat denně až 1800 lidí. Jeho  provoz se má otestovat na členech integrovaného záchranného systému. Stále ale  vše stojí na nedostatku vakcín. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Horní Suché vyhořel finský domek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí brzy ráno byli hasiči voláni do ulice U Vlečky v Horní Suché, kde hořel jeden z finských domků. Zatímco jedna část dvojdomku byla celá v plamenech, druhou se hasičům podařilo zachránit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Požár byl ohlášen ve 4 hodiny. K zásahu okamžitě vyjely jednotky profesionálních hasičů z Havířova a Karviné, a také dobrovolných hasičů z Havířova, Horní Suché a Albrechtic. Polovina domu lehla popelem a částečně byla zasažena i druhá část. Právě kvůli tomu, aby se zabránilo poškození druhé poloviny stavení, jsou od sebe odděleny protipožární stěnou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Budina, řídící důstojník HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V brzkých ranních hodinách nám byl nahlášen požár finského domku v Horní Suché. Jednalo se o už poměrně rozsáhlé plamenné hoření. Po příjezdu jednotky bylo zřejmé, že je zasažena téměř celá střecha jedné části dvojdomku, takže v první fázi šlo o to hlavně zachránit tu část, která tolik zasažená nebyla. Probíhalo intenzivní hašení několika vodními proudy. V objektu se nikdo nenacházel Vyneseny byly dvě propanové lahve. Problémem bylo silné zakouření a to, že se jedná o sendvičovou stavbu, takže se musí postupně rozebírat a znovu dochází k k rozhoření.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V brzkých ranních hodinách nám byl nahlášen požár finského domku v Horní Suché. Jednalo se o už poměrně rozsáhlé plamenné hoření. Po příjezdu jednotky bylo zřejmé, že je zasažena téměř celá střecha jedné části dvojdomku, takže v první fázi šlo o to hlavně zachránit tu část, která tolik zasažená nebyla. Probíhalo intenzivní hašení několika vodními proudy. V objektu se nikdo nenacházel Vyneseny byly dvě propanové lahve. Problémem bylo silné zakouření a to, že se jedná o sendvičovou stavbu, takže se musí postupně rozebírat a znovu dochází k k rozhoření.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příčina požáru je v šetření. Je ale možné, že souvisí s pracemi, které byly uvnitř prováděny. O štěstí v neštěstí může mluvit především obyvatel druhé poloviny dvojdomku.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Adamec, obyvatel druhé poloviny domu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ráno mi volala policie, že nám hoří barák. Tak jsem přijel a nejvíce je poškozena střecha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -403,53 +514,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2020 poradili, či poskytli konzultace více než 250 obětem domácího násilí i dalším osobám. Byli to například svědci či příbuzní obětí. Pomoc mohou oběti najít také v Bílém kruhu bezpečí, který s policií úzce spolupracuje. Nejčastěji se ptají oběti ublížení na zdraví, sexuálních útoků a pozůstalí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Koželuhová, vedoucí poradny Bílého kruhu bezpečí Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zavolat může každý, kdo se cítí v roli oběti, kdo hledá odbornou pomoc, kdo hledá ochranu před hrozícím nebezpečím, ochranu soukromí, kdo má zájem o ochranu před druhotnou újmou nebo, kdo cítí, že by mohl dosáhnout na nějakou kompenzaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odborníci obětem radí, aby nenechali zajít situaci příliš daleko. Ochrání tím nejen sebe a svůj majetek, ale i své blízké. Hlavně si ale problém nenechávejte pro sebe a poraďte se, ať už s policisty nebo odborníky v Bílém kruhu bezpečí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odborníci obětem radí, aby nenechali zajít situaci příliš daleko. Ochrání tím nejen sebe a svůj majetek, ale i své blízké. Hlavně si ale problém nenechávejte pro sebe a poraďte se, ať už s policisty nebo odborníky v Bílém kruhu bezpečí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nudu, i během prázdnin, zažene Cesta z města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -623,93 +733,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-02-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>