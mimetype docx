--- v1 (2026-05-16)
+++ v2 (2026-09-09)
@@ -775,51 +775,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-02-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>