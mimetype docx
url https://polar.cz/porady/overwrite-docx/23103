--- v0 (2025-12-27)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči pomáhali u vážných dopravních nehod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči museli v pondělí ráno pomáhat hned u tří vážných dopravních nehod a ve všech případech museli zraněné posádky vozidel vystříhávat hydraulickými nůžkami. Nejvážnější nehoda se stala v Petřvaldu na Novojičínsku, kde se střetl osobní automobil s nákladním.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,134 +242,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto  studenty oboru mechanik vstřikování plastů letos čeká maturita.  Už teď vědí, že mají práci jistou. Jsou totiž  jedinými  absolventy tohoto oboru v  Moravskoslezském kraji. Vznikl teprve před  dvěma lety, jako reakce na poptávku firmy, která vyrábí plastové  komponenty do automobilů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Valina, manažer výroby KSR Industrial, Opava a učitel odborné  výuky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„O tento obor jsme  usilovali proto, že jsme nenašli nikoho, kdo by byl vyučen či  specializován na vstřikování plastů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na  tuto specializaci se mohou zaměřit v posledních dvou ročnících  studia studenti Střední školy technické v Opavě.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Na  tuto specializaci se mohou zaměřit v posledních dvou ročnících  studia studenti Střední školy technické v Opavě.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">student  Střední školy technické v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Já  si myslím, že plasty mají budoucnost.“</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Já  si myslím, že plasty mají budoucnost.“      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miluše  Psotová, ředitelka Okresní hospodářské komory Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to taková první vlaštovka, která tady vznikla ve spolupráci s  komorou. My se budeme snažit zavádět další obory.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Časem  by mohly přibýt i další obory, jako například mechatronik  stínící techniky nebo autotronik. Školy by uvítaly, aby u  učebních oborů žáci získali základy praxe nejprve ve škole a  poté se přímo ve firmách učily moderním technologiím.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Časem  by mohly přibýt i další obory, jako například mechatronik  stínící techniky nebo autotronik. Školy by uvítaly, aby u  učebních oborů žáci získali základy praxe nejprve ve škole a  poté se přímo ve firmách učily moderním technologiím.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav  Weisz, ředitel Středního odborného učiliště stavebního v  Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třetí  ročník, aby ti žáci trávili odborný Výcvik přímo u konkrétních  firem. A tady je prostor, aby si je firma takzvaně uplácala k   obrazu svému.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Okresní  hospodářská komora se chystá spolupracovat také s Úřadem  práce. Pracovníci pro potřebné profese by mohli být také  rekvalifikováni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Okresní  hospodářská komora se chystá spolupracovat také s Úřadem  práce. Pracovníci pro potřebné profese by mohli být také  rekvalifikováni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">DP Ostrava dělá maximum pro bezpečnost cestujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -287,104 +376,102 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení podniku potvrdilo, že nemá informace o žádném nakaženém ve vozidle hromadné dopravy.  Výdaje na čištěni stouply o 200 procent. Zakoupeno bylo také 44 ionizátorů, které likvidují i bakterie a viry. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Mašín, technik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To je vyvíječ ozónu. Tady nastavíme čas, jak dlouho to má pracovat. Je to neviditelné." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jak důkladně jsou vozy čištěny se může každý podívat i na videu, které dopravní podnik zveřejnil na internetu. O čištění vozidel MHD z venkovní strany se stará 5 nových kartáčových mycích strojů. Zastávky mají na starosti modernizovaná úklidová vozidla. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jak důkladně jsou vozy čištěny se může každý podívat i na videu, které dopravní podnik zveřejnil na internetu. O čištění vozidel MHD z venkovní strany se stará 5 nových kartáčových mycích strojů. Zastávky mají na starosti modernizovaná úklidová vozidla.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Respitní péče v Havířově opět přijímá nové klienty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální služby v Havířově už opět přijímají seniory na respitní péči. Dělají také všechno proto, aby rodinní příslušníci nemuseli mít o své blízké obavy. Na oddělení platí přísná opatření, zaměstnanci jsou pravidelně testování, stejně tak i návštěvy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Respitní péče slouží k tomu, aby rodiny, pokud si potřebují odpočinout, nebo se nemohou na určitou dobu postarat o svého seniora, mohly využití právě této odlehčovací služby. Covid se ale nevyhnul ani tomuto zařízení v Havířově. Díky režimovým opatřením sociální služby už ale opět přijímají nové klienty, přesto kapacita není naplněna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Holeszová, vedoucí sociální a terénní péče SsmH:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Samozřejmě se snažíme fungovat tak, aby se nákaza tady nedostala. To znamená, že pracovníci nosí ochranné pomůcky, jsou pravidelně testování a i klienti před nástupem na oddělení absolvují PCR test. Takže se snažíme dodržovat veškerá opatření a zamezení vzniku nákazy na oddělení.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Samozřejmě se snažíme fungovat tak, aby se nákaza tady nedostala. To znamená, že pracovníci nosí ochranné pomůcky, jsou pravidelně testování a i klienti před nástupem na oddělení absolvují PCR test. Takže se snažíme dodržovat veškerá opatření a zamezení vzniku nákazy na oddělení.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nákaza by neměla na oddělení proniknout ani ze strany návštěv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Šotkovská, vedoucí respitní péče:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rodinní příslušníci se musí vždy nejdříve nahlásit, ať víme počet těch návštěv, protože návštěvy se testují, testují se antigenními testy. Návštěvy jsou na pokojích, vždy hodinu a jeden člen rodiny. Netýká se to dětí do patnácti let." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -438,96 +525,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otužilci tentokrát svou akci pojali karnevalově, když šli do ledové vody v maskách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Švancar, otužilec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nemá to téma, nemá to žádný podtext, takže kdo co vymyslel, jednoduché, vtipné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koupání v ledové vodě není pro každého. Důležitá je příprava a postupné otužování. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koupání v ledové vodě není pro každého. Důležitá je příprava a postupné otužování.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Otužuju se už druhou sezonu. Jezdím tedy na Žermanickou přehradu, jezdím do Frýdku na Ostravici a vlastně i na okolní vodní plochy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chodím plavat pravidelně a jo je to pohoda, je to super. Otužování je perfektní věc. Bereme i vnuka. Jde poprvé s námi do vody, tak uvidíme, jestli to zvládne.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “My jsme místní z Lučiny. Ten nápad se nám moc líbil. No asi tak minutu si zvyká a potom se rozlévá takové teplo po těle a je to lepší potom.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “My jsme místní z Lučiny. Ten nápad se nám moc líbil. No asi tak minutu si zvyká a potom se rozlévá takové teplo po těle a je to lepší potom.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otužilci doufají, že zima ještě nekončí a v ledové vodě si ještě několikrát zaplavou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -609,93 +694,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-02-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>