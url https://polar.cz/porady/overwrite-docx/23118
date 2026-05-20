--- v0 (2026-03-24)
+++ v1 (2026-05-20)
@@ -1,76 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.2.2021, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pořad Dopravní revue vyráží opět na cesty a za dopravou v našem regionu, přeji dobrý den. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ŘSD plánuje obchvat Skrochovic mezi Opavou a Krnovem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi Opavou a Krnovem vznikne nový silniční obchvat. Ředitelství silnic a dálnic ho plánuje kolem obce Skrochovice, přes území tamní bývalé skládky. Podle mluvčího ŘSD odvede zhruba 10.000 automobilů denně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi Opavou a Krnovem vznikne nový silniční obchvat. Ředitelství silnic a dálnic ho plánuje kolem obce Skrochovice, přes území tamní bývalé skládky. Podle mluvčího ŘSD odvede zhruba 10.000 automobilů denně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řada dopravních závad na silnici mezi Opavou a Krnovem, špatné šířkové parametry mezi obcemi Holasovice a Úvalno nebo zvyšující se intenzita nákladní dopravy na silnici I/57- to jsou důvody, proč má vzniknout obchvat obce Skrochovice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Novostavba silnice I/57 je v přípravné fázi, nyní se pracuje na dokumentech k územnímu řízení. Zahájení stavby zatím vychází na rok 2025 a odhadovaná cena díla dosahuje částky zhruba 771 milionů Kč bez DPH. Předpokládaná suma peněz počítá mimo jiné s vybudováním hlavní trasy obchvatu v délce 3 154 metrů, dále vznikne 5 nových mostů celkové délky 318 metrů a za zmínku stojí i dvě nové křižovatky nebo protihlukové stěny dlouhé 912 metrů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -182,72 +295,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Stejskal, jednatel společnosti KODIS: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chystáme v nejbližších měsících tzv. virtuální Odisku, což bude nahrání dlouhodobé časové jízdenky na mobilní aplikaci ODISappka. Takže toto je velmi žádané, toto cestující velice požaduje, takže na tom se teď intenzivně pracuje a jak už jsem řekl mělo by to být někdy v průběhu letošního roku spuštěno. Asi to bude po etapách, zřejmě začneme nejdříve ve spolupráci s Dopravním podnikem tuto funkcionalitu nabízet pro využití v ostravském dopravním podniku, ale následně bude hned pokračovat rozšíření i do dalších oblastí nebo pro další dopravce v rámci kraje. Takže to je taková hlavní věc a potom samozřejmě i tu aplikaci, když už jsem i nakousl neustále zlepšujeme, protože pořád je tam spousta věcí, která se nám nepříliš líbí. Chtěli bychom odstranit některé závady, které se tam stále objevují, takže je to živý proces, pracujeme na tom, chci ubezpečit cestující, že nám ty věci, které nám i píšou nám nejsou vůbec lhostejné a intenzivně se snažíme ve spolupráci s dodavatelem je odstraňovat. Ale někdy to jde hůř, někdy rychleji. Ale určitě na tom pracujeme intenzivně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Díky za váš čas a za informace, které jsme od vás získali mějte se hezky.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Nedostatek míst pro parkování je u železniční stanice Opava – východ mnohaletý problém. Vyřešit jej má nový parkovací dům, který vznikne na konci kolejiště a poskytne dohromady s venkovním prostorem 246 míst.</w:t>
+        <w:t xml:space="preserve">Díky za váš čas a za informace, které jsme od vás získali mějte se hezky. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Začala výstavba nového parkovacího domu v Opavě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">U vlakového nádraží Opava – východ začala výstavba parkovacího domu. Sloužit bude především řidičům, kteří tady chtějí odstavit své auto a dále pokračovat veřejnou dopravou. Dům má být dokončen příští rok na jaře. Nedostatek míst pro parkování je u železniční stanice Opava – východ mnohaletý problém. Vyřešit jej má nový parkovací dům, který vznikne na konci kolejiště a poskytne dohromady s venkovním prostorem 246 míst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Daniec, stavbyvedoucí, Hochtief</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „V první fázi budeme dělat přípravu staveniště, kácení dřevin, kácení stromů, odkop na pilotovou rovinu a zahájíme stavební práce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během května tady vyroste ocelová konstrukce, jako základ pro třípodlažní parkovací dům. Práce pak budou pokračovat až do jara příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -280,57 +386,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová parkovací místa umožní řidičům nechat tady své auto a dál pokračovat veřejnými dopravními prostředky. Tento přestupní terminál odbaví ročně 3,5 milionu cestujících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Navrátil (ANO), primátor Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to pro celou veřejnost. Hlavně pro cestující, kteří budou cestovat hromadnou dopravou a také drážní dopravou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opava se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se chystá také výstavba dalšího parkovacího domu v centru města.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tolik od nás z dopravy, další témata nabídneme opět ve středu, do té doby se mějte skvěle.</w:t>
+        <w:t xml:space="preserve">Opava se dlouhodobě potýká s nedostatkem parkovacích míst. Proto se chystá také výstavba dalšího parkovacího domu v centru města.  Tolik od nás z dopravy, další témata nabídneme opět ve středu, do té doby se mějte skvěle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -406,93 +506,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-24-02-2021-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>