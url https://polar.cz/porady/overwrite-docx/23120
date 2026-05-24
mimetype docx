--- v0 (2026-01-21)
+++ v1 (2026-05-24)
@@ -1,137 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Magistrát spustil pravidelní testování zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek chce jít příkladem, a proto spustil pravidelné testování úředníků. Hned první den odhalily antigenní testy dva pozitivní pracovníky. Magistrát proto preventivně rozhodl o uzavření jednoho z odborů. Testování zaměstnanců bude nově probíhat vždy jednou týdně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školící místnost přímo v budově Magistrátu ve Frýdku-Místku  se proměnila v malé testovací stanoviště. Dvě zdravotní sestry tady  postupně odebírají vzorky pro test na koronavirus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme to metodou antigenní testy, kdy vlastně se dá roztok do  takové gumové zkumavky, kde se potom dá ten odebraný vzorek, promne se to v ruce,  dá se to na takovou speciální destičku, kde se nám ukáže výsledek. Máme ho  většinou do těch čtvrt hodiny. Když je jedna čárka, tak je pacient negativní, když je zbarvený  na dvou čárkách, tak je pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme 400 zaměstnanců přibližně a chceme jít příkladem,  protože abychom nad tím Covidem nějakých způsobem zvítězili, tak musíme testovat  osoby, které ani netuší, že jsou nemocné a například během toho dnešního  dopoledne, co mám informace, tak z 65 osob byly dvě pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obě dvě pracovnice šly domů a budou v karanténě, budou  se hlásit u svého asi závodního lékaře, který nařídí asi dle hygieny další  léčbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že počet nemocných na odboru správy obecního  majetku se celkem rapidně zvyšuje, tak tajemník magistrátu musel přijmout opatření,  aby celý tento odbor nějakým způsobem uzavřel, protože už není provozuschopný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testování bude probíhat pravidelně každý týden. V úterý  na budově ve Frýdku a ve čtvrtek v Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,53 +262,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě úředníků magistrátu se budou pravidelně testovat i zaměstnanci  Technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady bych chtěl poděkovat Nemocnici ve Frýdku-Místku, která  pro nás to testování zajišťuje. Na druhou stranu je třeba připomenout, že ve  Frýdku-Místku je spousta různých organizací, které toto testování umožňují, například  technické služby mají jiného smluvního partnera. Bylo by vhodné, kdyby všichni velcí zaměstnavatelé, kteří  mají více zaměstnanců, vyslyšeli tato volání nejenom vlády, ale prostě nás všech.  Testujme ty zaměstnance, abychom odhalili nemocné a brzy nad tím Covidem  vyhráli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální zařízení nákazu Covid-19 zvládly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -228,89 +340,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V domově panoval přísný režim, pečovatelé nosili  ochranné obleky a nakažení klientu museli být v izolaci na pokojích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Morcinková, ředitelka Domova Přístav Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pouze u dvou případů muselo dojít k hospitalizaci, ale  oba dva uživatelé se nám ve zdraví vrátili, za což jsme teda rádi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobná situace panovala i v Domově se zvláštním režimem  Beskyd, kde měli nakažené klienty i zaměstnance na konci minulého roku. S nemocí  se ale v zařízeních vypořádali na výbornou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobná situace panovala i v Domově se zvláštním režimem  Beskyd, kde měli nakažené klienty i zaměstnance na konci minulého roku. S nemocí  se ale v zařízeních vypořádali na výbornou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V obou těchto zařízeních pomohli dobrovolníci vyškolení  Českých červeným křížem a také dobrovolníci ADRY. Všem těmto osobám chci velmi  poděkovat. Bez nich by se situace zvládala opravdu mnohem složitěji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Morcinková, ředitelka Domova Přístav Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Měli jsme pracovníky z jiných služeb Armády spásy, to  znamená tady z prevence bezdomovectví Frýdek-Místek, měli jsme i zapůjčený  personál zdravotní z Kunčiček, to znamená z domova Přístav Kunčičky Ostrava.  Pracovali tady i duchovní Armády spásy, bývali pracovníci Armády spásy, takže  nějak takovou tou pomocí jsme to zvládli tu situaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nákaza se tak během pandemického roku postupně dostala do téměř  všech sociálních zařízení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nákaza se tak během pandemického roku postupně dostala do téměř  všech sociálních zařízení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Situaci s Covidem jsme nějakým způsobem ustáli, teď  neevidujeme žádné nakažené uživatele a co se týče zaměstnanců, tak teď dobíhají  na nemocenské ještě dva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -328,53 +438,52 @@
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme za sebou už druhé kolo očkování, zapojilo se do něj  vlastně skoro 70 procent personálu z přímé obslužné péče. Uživatelé měli i  zájem, tam evidujeme nějaký pětaosmdesáti procentní zájem, takže teď čekáme na  doběh účinnosti té vakcíny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Morcinková, ředitelka Domova Přístav Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že většina uživatelů prošla Covidem v současné  době, tak bylo naočkováno pouze 7 uživatelů, kteří neprošli touhle nemocí a 7  pracovníků, kteří neprošli. Zbytek bude očkován až po devadesáti dnech od  nákazy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemoc teď bohužel výrazně ohrožuje převážně mladší ročníky  ve společnosti. Svůj podíl na tom mají rychle se šířící mutace koronaviru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemoc teď bohužel výrazně ohrožuje převážně mladší ročníky  ve společnosti. Svůj podíl na tom mají rychle se šířící mutace koronaviru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na varhany v Chlebovicích se vybralo přes 545 tisíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -386,139 +495,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stále oblíbenější sbírka Daruj FM ukázala i v loňském nelehkém  roce velkou sílu. Představitelé Frýdku-Místku mohli po jejím vyhodnocení předat  farnosti v Chlebovicích zatím největší vybranou částku, přes 545 tisíc  korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Huvar, duchovní správce farnosti Chlebovice  a Staříč:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme za to hodně vděční, že takovou sbírku jsme obdrželi a  chci všem poděkovat za ty dary."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vybíralo se na nové varhany zdejšího kostela svatého Cyrila  a Metoděje. Ve sbírce je pravidlem, že město přidá vždy dvojnásobek vybrané  částky od veřejnosti. Maximálně však 200 tisíc korun. Lidé tak poslali téměř  350 tisíc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vybíralo se na nové varhany zdejšího kostela svatého Cyrila  a Metoděje. Ve sbírce je pravidlem, že město přidá vždy dvojnásobek vybrané  částky od veřejnosti. Maximálně však 200 tisíc korun. Lidé tak poslali téměř  350 tisíc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Janečka, člen osadního výboru Chlebovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Princip je takový, že má po nás něco zůstat a tím, že vloni  jsme si připomněli 700 let od obnovení vesnice, která byla vypálena v neklidné  době po prohrané bitvě Přemysla Otakara II. na Moravském poli, tak 1320  olomoucký biskup založil zde na tomto místě nebo obnovil ves Nemašchleb a to  bylo takovým vodítkem pro tu úvahu pořídit nové varhany jako památku na tuto  událost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Další projekt z programu Daruj FM skončil úspěšně,  vybrali jsme přes půl milionu na opravu varhan v kostele v Chlebovicích,  přispěli nejen občané z Chlebovic, ale také ze širokého okolí. Varhany budou za  několik let tady hrát, budou se muset vyrábět nové. Není to jen tak umístit  takový nástroj do kostela, takže na tom budou tady spolupracovat s panem farářem,  který bude mít kostel i nadále ve správě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta částka dokazuje opravdu, že lidé ve Frýdku-Místku mají  zájem o památky, záleží jim na nich a aktuálně lze přispívat opět v projektu  Daruj FM, a to na kostel ve Skalici, kde se rekonstruuje věž v kostele svatého  Martina a věřím, že zde bude tato částka obdobná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výroba varhan bude nyní rozdělena do několika etap podle  dostupných finančních prostředků a hotovo by mělo být v roce 2023.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výroba varhan bude nyní rozdělena do několika etap podle  dostupných finančních prostředků a hotovo by mělo být v roce 2023. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Huvar, duchovní správce farnosti Chlebovice a Staříč:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď se bude zadávat právě i ta výroba těch jednotlivých  částí těch varhan a věříme, že tady s tou pomocí všech těch, kteří na to  ty prostředky dávají, tak že to potom v tom roce 2023 všechno dokončíme,  takže moc děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Varhany jsou srdcem každého kostela a já jsem velmi rád, že  se podařilo vybrat finanční částku na jejich obnovu a už teď se těším, až zde nové  varhany budou a ještě více se těším, až si je budu moci poslechnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové varhany vyjdou na více než 3 miliony korun. Farnost tak  pořádá dál ještě svoji vlastní sbírku a požádala také o bezúročnou půjčku,  kterou poskytne ostravsko-opavské biskupství.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové varhany vyjdou na více než 3 miliony korun. Farnost tak  pořádá dál ještě svoji vlastní sbírku a požádala také o bezúročnou půjčku,  kterou poskytne ostravsko-opavské biskupství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -593,93 +699,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-25-02-2021-16-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>