--- v0 (2026-03-20)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2021, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Složky IZS zasahovaly u exploze bytu v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Obyvatele Ostravy - Hrabůvky v noci probudila silná exploze. V čtyřpodlažním domě uprostřed sídliště vybuchl jeden z bytů a podle místních se v něm vařili drogy. Zdravotníci ošetřili 6 zraněných osob. Jeden muž byl v kritickém stavu. Statik nedoporučil vstupovat do domu dříve, než hasiči podepřou spodní patro. Obyvatelé domu byli evakuováni do hotelového domu.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -294,52 +409,64 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A o domácím násilí nyní s preventistkou policie Lucií Galiovou podrobněji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Galiová, preventistka PČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2020 došlo ke 372 případům se znaky domácího násilí. Z toho 29 případů, kdy bylo využito institutu vykázání. Jednalo se ve všech případech o vykázané muže. Co je nám známo, tak pandemická situace nemá vliv na počtů vykázaných osob. Ty statistiky jsou stejné zhruba v průměru oproti předešlým rokům. Domácí násilí jako takové není přímo definováno v trestním zákoníku, ani v zákoně o přestupcích. Domácí násilí můžeme chápat jako pojem pro souhrnné protiprávní jednání, které se odehrává právě za zdmi domovů. Domácí násilí má hned několik znaků podle kterého můžeme blíže určit a to je společné obydlí, dlouhodobost, eskalace protiprávního jednání, jasné role. Mnohdy se stává, že z obětí se nám stane pachatel při dalším vytěžování a potom neveřejnost. Formy domácího násilí pak jsou fyzické, které jsou ty nejčastější a jsou v souladu i s psychickým domácím násilím. Potom tady máme emocionální násilí. Emocionální násilí jsou to útoky na věci, zvířata, členy rodiny na které má ohrožená osoba vztah. Potom tady máme sociální násilí. Izolovanost skrz té ohrožené osoby s kamarády, rodinou a podobně. Dále můžeme zmínit ekonomické násilí, to se dotýká potřeb ohrožené osoby jako ošacení, finanční prostředky a v neposlední řadě sexuální násilí je prováděno znásilňování, vynucování sexu a podobně. Ta problematika domácího násilí je specifickým tématem v Městském ředitelství policie Ostrava, neboť disponujeme specializovaným týmem, který se touto problematikou zabývá. Jedná se tedy o policisty z řad obvodního oddělení, kteří jsou v každodenním kontaktu s veřejností. Takovýto policista je na místo vysílán ve svém dosahu a rozhoduje, zda v dané situaci se o to domácí násilí jedná a rozhodne, dle svých pravomocí a zákonných předpisů o institutu vykázání té násilné osoby v domácnosti ze společného obydlí. Samozřejmě policie také spolupracuje s bílým pruhem bezpečí a intervenčním centrem. Trestné činy, kde se vyskytuje domácí násilí jsou převážně násilného charakteru jako ublížení na zdraví, týrání osoby žijící ve společném obydlí a co se týče přestupkové roviny, tak jsou přestupky proti občanskému soužití. Ohroženým osobám radíme, aby se svěřovaly, aby důvěřovali policii. Určitě je důležité nenechat si své starosti jenom pro sebe a svěřit se by bylo nějaké podvědomí ostatních členů třeba rodiny, kamarádů.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -411,93 +538,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-25-02-2021-17-44?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>