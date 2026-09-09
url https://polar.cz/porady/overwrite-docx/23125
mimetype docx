--- v0 (2025-12-30)
+++ v1 (2026-09-09)
@@ -1,137 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Magistrát spustil pravidelní testování zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek chce jít příkladem, a proto spustil pravidelné testování úředníků. Hned první den odhalily antigenní testy dva pozitivní pracovníky. Magistrát proto preventivně rozhodl o uzavření jednoho z odborů. Testování zaměstnanců bude nově probíhat vždy jednou týdně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školící místnost přímo v budově Magistrátu ve Frýdku-Místku  se proměnila v malé testovací stanoviště. Dvě zdravotní sestry tady  postupně odebírají vzorky pro test na koronavirus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme to metodou antigenní testy, kdy vlastně se dá roztok do  takové gumové zkumavky, kde se potom dá ten odebraný vzorek, promne se to v ruce,  dá se to na takovou speciální destičku, kde se nám ukáže výsledek. Máme ho  většinou do těch čtvrt hodiny. Když je jedna čárka, tak je pacient negativní, když je zbarvený  na dvou čárkách, tak je pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme 400 zaměstnanců přibližně a chceme jít příkladem,  protože abychom nad tím Covidem nějakých způsobem zvítězili, tak musíme testovat  osoby, které ani netuší, že jsou nemocné a například během toho dnešního  dopoledne, co mám informace, tak z 65 osob byly dvě pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obě dvě pracovnice šly domů a budou v karanténě, budou  se hlásit u svého asi závodního lékaře, který nařídí asi dle hygieny další  léčbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že počet nemocných na odboru správy obecního  majetku se celkem rapidně zvyšuje, tak tajemník magistrátu musel přijmout opatření,  aby celý tento odbor nějakým způsobem uzavřel, protože už není provozuschopný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testování bude probíhat pravidelně každý týden. V úterý  na budově ve Frýdku a ve čtvrtek v Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,53 +262,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě úředníků magistrátu se budou pravidelně testovat i zaměstnanci  Technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady bych chtěl poděkovat Nemocnici ve Frýdku-Místku, která  pro nás to testování zajišťuje. Na druhou stranu je třeba připomenout, že ve  Frýdku-Místku je spousta různých organizací, které toto testování umožňují, například  technické služby mají jiného smluvního partnera. Bylo by vhodné, kdyby všichni velcí zaměstnavatelé, kteří  mají více zaměstnanců, vyslyšeli tato volání nejenom vlády, ale prostě nás všech.  Testujme ty zaměstnance, abychom odhalili nemocné a brzy nad tím Covidem  vyhráli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokračuje vyšetřování příčiny exploze v ostravském bytě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -285,53 +397,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná s polskou obcí Hažlach postaví lávku v Loukách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Karviná se dohodlo s pohraniční obcí Hažlach na postavení lávky pro pěší a cyklisty. Povede z místní části Louky, poblíž ulice Ke Hřišti do polské části Hažlachu-Pogvizdov. Lávka v této lokalitě dříve stála, byla ale stržena povodní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Díky dobré česko-polské spolupráci se lidé dočkají znovupostavení lávky, která dříve stávala v městské části Louky, v blízkosti ulici Ke Hřišti a spojovala oba břehy Olše dokud ji nespláchla velká voda. Lidé se tak znovu bez problémů dostali do části Pogvizdov obce Hažlach.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Díky dobré česko-polské spolupráci se lidé dočkají znovupostavení lávky, která dříve stávala v městské části Louky, v blízkosti ulici Ke Hřišti a spojovala oba břehy Olše dokud ji nespláchla velká voda. Lidé se tak znovu bez problémů dostali do části Pogvizdov obce Hažlach. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Monczková, vedoucí oddělení strategií a plánování Odboru školství a rozvoje MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V únoru tohoto roku nás vyzval poskytovatel dotace, abychom sdělili, zda-li máme ještě po třech a půl letech zájem tento projekt realizovat. My a obec Hažlach jsme se dohodli, že ano a v březnu tohoto roku začnou projektové přípravy této akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora Karviné</w:t>
       </w:r>
       <w:r>
@@ -342,56 +453,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projektová dokumentace se bude připravovat 15 měsíců, od května do srpna příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Monczková, vedoucí oddělení strategií a plánování Odboru školství a rozvoje MMK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bude vytvořena projektová dokumentace včetně všech zaměření geodetických posouzení z hlediska povodňových opatření a aktuálního stavu řeky Olše. Bude vyhotovena projektová dokumentace pro stavební a územní řízení a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už před pár lety byla zhotovena první vizualizace. Je ale pravděpodobné, že podoba lávky bude jiná než se původně předpokládalo.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Lávka bude určena pouze pro pěší a cyklisty, automobilová doprava bude vyloučena.</w:t>
+        <w:t xml:space="preserve">Už před pár lety byla zhotovena první vizualizace. Je ale pravděpodobné, že podoba lávky bude jiná než se původně předpokládalo. Lávka bude určena pouze pro pěší a cyklisty, automobilová doprava bude vyloučena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První výtahy v Havířově jsou po výměně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -538,105 +644,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky  speciálnímu elektrickému mechanismu je možné stůl nastavit do  libovolné výšky. Tak aby zde mohly pracovat také děti na  vozíčku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav  Hon, předseda představenstva HON a. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My  tyto stoly děláme pro kancelářský nábytek. Ale samozřejmě  brali jsme v úvahu požadavky školy tak,   aby to žákům vyhovovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Malý  dílenský stůl je vybavený také sadou nářadí a k dispozici  budou mít školáci i kufřík s aku vrtačkou. Učitelky zase  dostaly manuál, jak s dětmi u ponku pracovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Malý  dílenský stůl je vybavený také sadou nářadí a k dispozici  budou mít školáci i kufřík s aku vrtačkou. Učitelky zase  dostaly manuál, jak s dětmi u ponku pracovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Hořínek, manažer podpory vzdělávání, MAS Opavsko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Díky  spolupráci se střední školou uměleckou a průmyslovou jsme  vytvořili metodiku Malý svět."</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">"Díky  spolupráci se střední školou uměleckou a průmyslovou jsme  vytvořili metodiku Malý svět." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Podle  návodu si žáci mohou vyrobit třeba malé městečko ze dřeva. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žák ZŠ pro tělesně postižené  v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je  to moc zajímavé, určitě se to tady využije. Ponk bude stát v naší dílně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společenství  Místní akční skupina Opavsko  spolu s Okresní hospodářskou komorou zajistilo od roku 2018 dodání 45  pracovních stolů do mateřských škol na Opavsku a Vítkovsku. Na  výrobě i financování se podílely místní firmy.        </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společenství  Místní akční skupina Opavsko  spolu s Okresní hospodářskou komorou zajistilo od roku 2018 dodání 45  pracovních stolů do mateřských škol na Opavsku a Vítkovsku. Na  výrobě i financování se podílely místní firmy.         </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -711,93 +806,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>