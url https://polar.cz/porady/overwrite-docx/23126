--- v0 (2025-12-27)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.2.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokračuje vyšetřování příčiny exploze v ostravském bytě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalisté pokračují ve vyšetřování příčin středeční exploze bytu v Ostravě - Hrabůvce. Lidé si v doprovodu policistů mohli zajít do jednotlivých bytů pro nejnutnější věci. Statitk ale zatím neoznačil dům za bezpečný, takže do něj mohu pouze složky integrovaného záchranného systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,89 +263,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školící místnost přímo v budově Magistrátu ve Frýdku-Místku  se proměnila v malé testovací stanoviště. Dvě zdravotní sestry tady  postupně odebírají vzorky pro test na koronavirus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme to metodou antigenní testy, kdy vlastně se dá roztok do  takové gumové zkumavky, kde se potom dá ten odebraný vzorek, promne se to v ruce,  dá se to na takovou speciální destičku, kde se nám ukáže výsledek. Máme ho  většinou do těch čtvrt hodiny. Když je jedna čárka, tak je pacient negativní, když je zbarvený  na dvou čárkách, tak je pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme 400 zaměstnanců přibližně a chceme jít příkladem,  protože abychom nad tím Covidem nějakých způsobem zvítězili, tak musíme testovat  osoby, které ani netuší, že jsou nemocné a například během toho dnešního  dopoledne, co mám informace, tak z 65 osob byly dvě pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obě dvě pracovnice šly domů a budou v karanténě, budou  se hlásit u svého asi závodního lékaře, který nařídí asi dle hygieny další  léčbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že počet nemocných na odboru správy obecního  majetku se celkem rapidně zvyšuje, tak tajemník magistrátu musel přijmout opatření,  aby celý tento odbor nějakým způsobem uzavřel, protože už není provozuschopný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testování bude probíhat pravidelně každý týden. V úterý  na budově ve Frýdku a ve čtvrtek v Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,53 +361,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě úředníků magistrátu se budou pravidelně testovat i zaměstnanci  Technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady bych chtěl poděkovat Nemocnici ve Frýdku-Místku, která  pro nás to testování zajišťuje. Na druhou stranu je třeba připomenout, že ve  Frýdku-Místku je spousta různých organizací, které toto testování umožňují, například  technické služby mají jiného smluvního partnera. Bylo by vhodné, kdyby všichni velcí zaměstnavatelé, kteří  mají více zaměstnanců, vyslyšeli tato volání nejenom vlády, ale prostě nás všech.  Testujme ty zaměstnance, abychom odhalili nemocné a brzy nad tím Covidem  vyhráli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lávka přes Jičínku je narušená, ale není nebezpečná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -332,55 +444,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (SZ), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nakonec to bylo přehodnoceno a rozhodlo se, že půjdeme tak zvanou ideovou soutěží, což znamená výběr ze tří nebo z více konkrétních návrhů. Tím pádem v tomto roce je v rozpočtu 650 tisíc korun na projektovou dokumentaci a předpokládáme, že k samotné rekonstrukci dojde v roce 2022.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyčejně vypadající lávka bude po stavebním zákroku nejen v odpovídajícím technickém stavu, ale měla by být také esteticky vzhlednější.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dílenský ponk pro zdravotně postižené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci ze Základní školy pro tělesně postižené mají nově k dispozici speciální pracovní stůl, který mohou vyžívat také vozíčkáři. Díky elektrickému zvedáku lze stůl nastavit do požadované výšky.</w:t>
@@ -410,118 +517,113 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky  speciálnímu elektrickému mechanismu je možné stůl nastavit do  libovolné výšky. Tak aby zde mohly pracovat také děti na  vozíčku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav  Hon, předseda představenstva HON a. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My  tyto stoly děláme pro kancelářský nábytek. Ale samozřejmě  brali jsme v úvahu požadavky školy tak,   aby to žákům vyhovovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Malý  dílenský stůl je vybavený také sadou nářadí a k dispozici  budou mít školáci i kufřík s aku vrtačkou. Učitelky zase  dostaly manuál, jak s dětmi u ponku pracovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Malý  dílenský stůl je vybavený také sadou nářadí a k dispozici  budou mít školáci i kufřík s aku vrtačkou. Učitelky zase  dostaly manuál, jak s dětmi u ponku pracovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Hořínek, manažer podpory vzdělávání, MAS Opavsko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Díky  spolupráci se střední školou uměleckou a průmyslovou jsme  vytvořili metodiku Malý svět."</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">"Díky  spolupráci se střední školou uměleckou a průmyslovou jsme  vytvořili metodiku Malý svět." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Podle  návodu si žáci mohou vyrobit třeba malé městečko ze dřeva. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žák ZŠ pro tělesně postižené  v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je  to moc zajímavé, určitě se to tady využije. Ponk bude stát v naší dílně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společenství  Místní akční skupina Opavsko  spolu s Okresní hospodářskou komorou zajistilo od roku 2018 dodání 45  pracovních stolů do mateřských škol na Opavsku a Vítkovsku. Na  výrobě i financování se podílely místní firmy.        </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společenství  Místní akční skupina Opavsko  spolu s Okresní hospodářskou komorou zajistilo od roku 2018 dodání 45  pracovních stolů do mateřských škol na Opavsku a Vítkovsku. Na  výrobě i financování se podílely místní firmy.         </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Frýdlantu mají nově rekonstruovanou zbrojnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přibližně 10 milionů korun si vyžádala rekonstrukce požární zbrojnice ve Frýdlantě nad Ostravicí. Tamní hasiči mají nově k dispozici zázemí, které poskytuje lepší podmínky nejen pro jejich práci a výcvik, ale také pro odpočinek v době nepřetržité pohotovosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -674,93 +776,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-02-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>