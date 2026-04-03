--- v0 (2025-12-27)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Končící doly Darkov a ČSA přecházejí z OKD pod Diamo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned dva doly v našem kraji končí v tomto týdnu provoz a od března přecházejí z OKD pod státní podnik Diamo. Část zaměstnanců sice bude pokračovat na sanačních pracích, ale většina horníků končí. Těžba v dalších šachtách OKD prý ale rozhodně v tomto roce neskončí. Moravskoslezský kraj už má koncepci rozvoje pohornické krajiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Polsko nově vyžaduje očkování nebo negativní testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová a přísnější opatření pro vstup do země zavádí Polsko. I přes avizované omezení pohybu na našem území je stále hodně Čechů, kteří jezdí do Polska například pracovně, za nákupy nebo na sjezdovky. Povinnost mít očkování nebo negativní testy se zatím nevztahuje pouze na pendlery. I ti by si ale měli situaci ověřovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cestování do Polska bude od soboty o něco komplikovanější. Poláci zavedli přísnější podmínky pro všechny, kteří překračují hranici. Lidé budou muset prokázat, že mají plné očkování vakcínou schválenou v EU, nebo budou muset mít negativní covidové testy. Jejich výsledek nesmí být starší 48 hodin, přičemž se uznávají jak PCR tak antigenní testy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cestování do Polska bude od soboty o něco komplikovanější. Poláci zavedli přísnější podmínky pro všechny, kteří překračují hranici. Lidé budou muset prokázat, že mají plné očkování vakcínou schválenou v EU, nebo budou muset mít negativní covidové testy. Jejich výsledek nesmí být starší 48 hodin, přičemž se uznávají jak PCR tak antigenní testy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polský občan nakupující v Havířově:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vím, že od soboty platí nová omezení. Do Polska budou moci přijet lidé jen s potvrzením, že mají očkování, nebo kteří mají negativní test. Většina lidí tím není nadšená, ale je to nutné, protože v nemocnicích potom není místo a zdravotníci nejsou schopni se o nemocné postarat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvníci Polska by měli mít na paměti, že ochrana dýchacích cest je tam povinná i při pohybu na ulici. Nově už se nepovoluje užívání šálů nebo šátků, ale jen oficiálních roušek a respirátorů. Situace se ale může změnit ze dne na den i v Polsku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,237 +351,228 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stále oblíbenější sbírka Daruj FM ukázala i v loňském nelehkém  roce velkou sílu. Představitelé Frýdku-Místku mohli po jejím vyhodnocení předat  farnosti v Chlebovicích zatím největší vybranou částku, přes 545 tisíc  korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Huvar, duchovní správce farnosti Chlebovice  a Staříč:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme za to hodně vděční, že takovou sbírku jsme obdrželi a  chci všem poděkovat za ty dary."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vybíralo se na nové varhany zdejšího kostela svatého Cyrila  a Metoděje. Ve sbírce je pravidlem, že město přidá vždy dvojnásobek vybrané  částky od veřejnosti. Maximálně však 200 tisíc korun. Lidé tak poslali téměř  350 tisíc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vybíralo se na nové varhany zdejšího kostela svatého Cyrila  a Metoděje. Ve sbírce je pravidlem, že město přidá vždy dvojnásobek vybrané  částky od veřejnosti. Maximálně však 200 tisíc korun. Lidé tak poslali téměř  350 tisíc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Janečka, člen osadního výboru Chlebovic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Princip je takový, že má po nás něco zůstat a tím, že vloni  jsme si připomněli 700 let od obnovení vesnice, která byla vypálena v neklidné  době po prohrané bitvě Přemysla Otakara II. na Moravském poli, tak 1320  olomoucký biskup založil zde na tomto místě nebo obnovil ves Nemašchleb a to  bylo takovým vodítkem pro tu úvahu pořídit nové varhany jako památku na tuto  událost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Další projekt z programu Daruj FM skončil úspěšně,  vybrali jsme přes půl milionu na opravu varhan v kostele v Chlebovicích,  přispěli nejen občané z Chlebovic, ale také ze širokého okolí. Varhany budou za  několik let tady hrát, budou se muset vyrábět nové. Není to jen tak umístit  takový nástroj do kostela, takže na tom budou tady spolupracovat s panem farářem,  který bude mít kostel i nadále ve správě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta částka dokazuje opravdu, že lidé ve Frýdku-Místku mají  zájem o památky, záleží jim na nich a aktuálně lze přispívat opět v projektu  Daruj FM, a to na kostel ve Skalici, kde se rekonstruuje věž v kostele svatého  Martina a věřím, že zde bude tato částka obdobná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výroba varhan bude nyní rozdělena do několika etap podle  dostupných finančních prostředků a hotovo by mělo být v roce 2023.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výroba varhan bude nyní rozdělena do několika etap podle  dostupných finančních prostředků a hotovo by mělo být v roce 2023. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Huvar, duchovní správce farnosti Chlebovice a Staříč:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď se bude zadávat právě i ta výroba těch jednotlivých  částí těch varhan a věříme, že tady s tou pomocí všech těch, kteří na to  ty prostředky dávají, tak že to potom v tom roce 2023 všechno dokončíme,  takže moc děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Varhany jsou srdcem každého kostela a já jsem velmi rád, že  se podařilo vybrat finanční částku na jejich obnovu a už teď se těším, až zde nové  varhany budou a ještě více se těším, až si je budu moci poslechnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové varhany vyjdou na více než 3 miliony korun. Farnost tak  pořádá dál ještě svoji vlastní sbírku a požádala také o bezúročnou půjčku,  kterou poskytne ostravsko-opavské biskupství.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové varhany vyjdou na více než 3 miliony korun. Farnost tak  pořádá dál ještě svoji vlastní sbírku a požádala také o bezúročnou půjčku,  kterou poskytne ostravsko-opavské biskupství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázně Darkov spustí rehabilitaci i ve virtuální realitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázně Darkov začnou rehabilitovat své pacienty i ve virtuální realitě. V současné době spolupracují s regionální firmou, která se na virtuální realitu specializuje a připravují vhodné programy, které by byly pacientům šité na míru přesně podle typu rehabilitace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lázně Darkov se připravují na další možnost jak úspěšně rehabilitovat pacienty, a to pomocí virtuální reality.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lázně Darkov se připravují na další možnost jak úspěšně rehabilitovat pacienty, a to pomocí virtuální reality. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Krótká, obchodní ředitelka Lázní Darkov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naším novým cílem je začlenit virtuální realitu mezi nabízené léčebné procedury pro naše pacienty a to zejména s onemocněním pohybového aparátu a nervového systému.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sovják, fyzioterapeut Lázní Darkov</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Pacientovi ve virtuální realitě můžeme nastavit rozsah pohybu, ve kterém se ta končetina bude pohybovat, v tomto rozsahu bude vykonávat určité úkony a vlastně na konci, po několika cvičeních, můžeme změřit změny, které nastanou u tohoto pacienta. Také bychom se chtěli zaměřit na rehabilitaci Parkinsoniků v rámci těch programů, kde je potřeba u těchto neurologických diagnóz často trénovat i kognitivní funkce a zejména ty motorické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve virtuální rehabilitaci bude mít pacient nasazené speciální brýle, ve kterých uvidí virtuální svět. Tam bude provádět různé úkony.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sovják, fyzioterapeut Lázní Darkov</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Například u rehabilitace vozíčkářů, kteří jsou po míšní léze nebo z jiných důvodů jsou vozíčkáři, tak můžeme trénovat stabilizační funkce na tom vozíku. Trénink těch vozíčkářů v té virtuální realitě snižuje prokazatelně spastické bolesti a zlepšuje jejich psychický stav."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V současné době zkouší Lázně Darkov s prostředím virtuální reality seznamovat své klienty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V současné době zkouší Lázně Darkov s prostředím virtuální reality seznamovat své klienty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tvář Nového Jičína bude usměrňovat městský architekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -634,93 +739,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-02-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>