--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.2.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokračuje vyšetřování příčiny exploze v ostravském bytě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalisté pokračují ve vyšetřování příčin středeční exploze bytu v Ostravě - Hrabůvce. Lidé si v doprovodu policistů mohli zajít do jednotlivých bytů pro nejnutnější věci. Statitk ale zatím neoznačil dům za bezpečný, takže do něj mohu pouze složky integrovaného záchranného systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -273,55 +388,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (SZ), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nakonec to bylo přehodnoceno a rozhodlo se, že půjdeme tak zvanou ideovou soutěží, což znamená výběr ze tří nebo z více konkrétních návrhů. Tím pádem v tomto roce je v rozpočtu 650 tisíc korun na projektovou dokumentaci a předpokládáme, že k samotné rekonstrukci dojde v roce 2022.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyčejně vypadající lávka bude po stavebním zákroku nejen v odpovídajícím technickém stavu, ale měla by být také esteticky vzhlednější.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Magistrát spustil pravidelní testování zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek chce jít příkladem, a proto spustil pravidelné testování úředníků. Hned první den odhalily antigenní testy dva pozitivní pracovníky. Magistrát proto preventivně rozhodl o uzavření jednoho z odborů. Testování zaměstnanců bude nově probíhat vždy jednou týdně.</w:t>
@@ -330,89 +440,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školící místnost přímo v budově Magistrátu ve Frýdku-Místku  se proměnila v malé testovací stanoviště. Dvě zdravotní sestry tady  postupně odebírají vzorky pro test na koronavirus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme to metodou antigenní testy, kdy vlastně se dá roztok do  takové gumové zkumavky, kde se potom dá ten odebraný vzorek, promne se to v ruce,  dá se to na takovou speciální destičku, kde se nám ukáže výsledek. Máme ho  většinou do těch čtvrt hodiny. Když je jedna čárka, tak je pacient negativní, když je zbarvený  na dvou čárkách, tak je pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Testování zavedl magistrát z preventivních důvodů, zároveň  tím reagoval na aktuální vládní debaty o možném testování ve firmách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme 400 zaměstnanců přibližně a chceme jít příkladem,  protože abychom nad tím Covidem nějakých způsobem zvítězili, tak musíme testovat  osoby, které ani netuší, že jsou nemocné a například během toho dnešního  dopoledne, co mám informace, tak z 65 osob byly dvě pozitivní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pindurová, vrchní sestra chirurgického  oddělení Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obě dvě pracovnice šly domů a budou v karanténě, budou  se hlásit u svého asi závodního lékaře, který nařídí asi dle hygieny další  léčbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V návaznosti na dvě nakažené zaměstnankyně vydal  magistrát s okamžitou platností nařízení o uzavření odboru správy obecního  majetku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že počet nemocných na odboru správy obecního  majetku se celkem rapidně zvyšuje, tak tajemník magistrátu musel přijmout opatření,  aby celý tento odbor nějakým způsobem uzavřel, protože už není provozuschopný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testování bude probíhat pravidelně každý týden. V úterý  na budově ve Frýdku a ve čtvrtek v Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -430,162 +538,151 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě úředníků magistrátu se budou pravidelně testovat i zaměstnanci  Technických služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady bych chtěl poděkovat Nemocnici ve Frýdku-Místku, která  pro nás to testování zajišťuje. Na druhou stranu je třeba připomenout, že ve  Frýdku-Místku je spousta různých organizací, které toto testování umožňují, například  technické služby mají jiného smluvního partnera. Bylo by vhodné, kdyby všichni velcí zaměstnavatelé, kteří  mají více zaměstnanců, vyslyšeli tato volání nejenom vlády, ale prostě nás všech.  Testujme ty zaměstnance, abychom odhalili nemocné a brzy nad tím Covidem  vyhráli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně začaly testovat zaměstnance už i některé další  radnice v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přikrmování zvěře v zimě patří k úkolům myslivců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Myslivost není jen o lovu, ale hlavně o potřebné a užitečné pomoci divoké zvěři. Bez neustálého přikrmování by zvěř v zimních měsících nepřežila. Své o tom ví například myslivci z Karviné, kteří chodí zvěř pravidelně přikrmovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednou až dvakrát týdně přicházejí karvinští myslivci k hájence v Borku, aby tady připravili směs krmení pro zvěř. Tu mají uskladněnou v sudech, aby se do ní nepustili hlodavci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jednou až dvakrát týdně přicházejí karvinští myslivci k hájence v Borku, aby tady připravili směs krmení pro zvěř. Tu mají uskladněnou v sudech, aby se do ní nepustili hlodavci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Oszelda, revírník úseku Borek, člen MS Karviná-Ráj: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý myslivec si to určuje sám, jestli vidím, že ta strava je pryč, tak doplním. To znamená chodit kontrolovat a doplňovat. Záleží úživnost honitby, máme tam kaštany, žaludy, vidím, že tu srnčí hrabe, ono nehrabe proto, aby si hrálo, ale proto, aby našlo potravu. V této lokalitě vím, že hrabe kvůli žaludům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přikrmuje se zvěř pernatá, potrava se sype do zařízení nazvané zásyp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Oszelda, revírník úseku Borek, člen MS Karviná-Ráj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně stojíme u krmelce, to je zařízení pro zvěř spárkatou. Krmíme ovsem, může se dávat i řepa, listy z řepy a podobně, kdysi jsme dělali krmelci je objemové krmivo, je tam seno, pak můžeme dávat zrní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do krmení přidávají preventivně myslivci i lék proti střečkům, což je parazit, který klade larvy do těla spárkaté zvěře.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Důležitá je pro zvěř i sůl, tu myslivci doplňují do takzvaného medicinálního lizu. Myslivci se snaží regulovat počty přemnožené škodné zvěře, jako je liška, kuna, divočáci nebo straky. V lesích se také vyskytuje psík mývalovitý.</w:t>
+        <w:t xml:space="preserve">Do krmení přidávají preventivně myslivci i lék proti střečkům, což je parazit, který klade larvy do těla spárkaté zvěře. Důležitá je pro zvěř i sůl, tu myslivci doplňují do takzvaného medicinálního lizu. Myslivci se snaží regulovat počty přemnožené škodné zvěře, jako je liška, kuna, divočáci nebo straky. V lesích se také vyskytuje psík mývalovitý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Musiolek, člen MS Karviná-Ráj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to škodná jako liška, ale dá se říct, že ještě horší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Problém myslivci ale nevidí jen v přemnožení škodné, ale i pohybu volně puštěných psů v lesích nebo na polích. Ti třeba srnu nedohoní, následky jsou ale pro ni, po samotném úprku před psem fatální.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dílenský ponk pro zdravotně postižené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -618,105 +715,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky  speciálnímu elektrickému mechanismu je možné stůl nastavit do  libovolné výšky. Tak aby zde mohly pracovat také děti na  vozíčku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav  Hon, předseda představenstva HON a. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My  tyto stoly děláme pro kancelářský nábytek. Ale samozřejmě  brali jsme v úvahu požadavky školy tak,   aby to žákům vyhovovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Malý  dílenský stůl je vybavený také sadou nářadí a k dispozici  budou mít školáci i kufřík s aku vrtačkou. Učitelky zase  dostaly manuál, jak s dětmi u ponku pracovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Malý  dílenský stůl je vybavený také sadou nářadí a k dispozici  budou mít školáci i kufřík s aku vrtačkou. Učitelky zase  dostaly manuál, jak s dětmi u ponku pracovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Hořínek, manažer podpory vzdělávání, MAS Opavsko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Díky  spolupráci se střední školou uměleckou a průmyslovou jsme  vytvořili metodiku Malý svět."</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">"Díky  spolupráci se střední školou uměleckou a průmyslovou jsme  vytvořili metodiku Malý svět." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Podle  návodu si žáci mohou vyrobit třeba malé městečko ze dřeva. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">žák ZŠ pro tělesně postižené  v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je  to moc zajímavé, určitě se to tady využije. Ponk bude stát v naší dílně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společenství  Místní akční skupina Opavsko  spolu s Okresní hospodářskou komorou zajistilo od roku 2018 dodání 45  pracovních stolů do mateřských škol na Opavsku a Vítkovsku. Na  výrobě i financování se podílely místní firmy.        </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společenství  Místní akční skupina Opavsko  spolu s Okresní hospodářskou komorou zajistilo od roku 2018 dodání 45  pracovních stolů do mateřských škol na Opavsku a Vítkovsku. Na  výrobě i financování se podílely místní firmy.         </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -791,93 +877,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-27-02-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>