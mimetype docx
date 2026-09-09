--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě funguje velkokapacitní očkovací centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí v sedm hodin ráno otevřelo bránu velkokapacitní očkovací centrum na Černé louce v Ostravě. Nejprve bude očkovat kolem tří set lidí denně, ale jeho kapacita je až 1800 naočkovaných v jednom dni. Náklady na provoz by měly být pokryty ze zdravotního pojištění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,129 +258,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálská nemocnice zřídila nové postcovidové oddělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnoho lidí, kteří prodělali onemocnění koronavirem bojuje následně týdny i měsíce s následky nemoci. Podhorská nemocnice v Bruntále jako jedna z prvních v České republice otevřela proto postcovidové centrum. Jeho cílem je následná rehabilitace pacientů po uzdravení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dušnost, celkové oslabení, bolesti kloubů. To jsou nejčastější následky prodělané nemoci koronavirem. Rehabilitace je proto individuelní, vždy je potřeba doporučení praktického lékaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kameník, ředitel Podhorské nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Který ošetřuje postcovidového pacienta, počítáme mezi třemi týdny až jedním měsícem. Neplatí se, je to placeno ze státního zdravotního pojištění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Postcovidové rehabilitační centrum poskytuje péči, která se u každého paceinta určuje individuálně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Mročková, fyzioterapeutka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naši rehabilitační lékaři jsou schopni pacientovi přímo ušít ten rehabilitační program na míru. Samozřejmě je tam ještě důležité, že ten pacient nemusí dojíždět denně, může jezdit třeba jednou za týden.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Základem jsou relaxační cvičení, relaxační koupele a dechová cvičení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Bočanová, ergoterapoutka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Inhaluje Vincentku, naředěnou půl na půl s vodou destilovanou.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Řepka, pacient: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V nemocnici jsem nebyl, ale měl jsem těžký průběh, měl jsem čtyřicítky horečky. S dýcháním. Hlavně s dýcháním. Je to zlepšení, je to zlepšení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pro úspěšnou rehabilitaci lékaři vítají také přítomnost rodinných příslušníků, kteří se seznámí s potřebnými úkony, které pak pacient již provádí doma. Co se týká obsazenosti, Podhorská nemocnice situaci zatím zvládá, má v současné době téměř 50% volných kapacit na JIP i na standardním oddělení s kyslíkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -278,53 +365,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé využili poslední den svobodného pohybu k výletům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neděli pojali lidé jako poslední den svobodného pohybu. Někteří proto vyrazili tam, kam se minimálně tři týdny nepodívají. S kamerou jsem se byli podívat na beskydských Pustevnách, kterými prochází hranice Moravskoslezského a Zlínského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zákaz opouštění své obce nebo města přinesl řadu kuriozních situací. Lidé často vůbec netuší, kde se územní hranice nacházejí. Dodržovat je přitom musí při procházkách nejen v zastavěných oblastech, ale i na horách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zákaz opouštění své obce nebo města přinesl řadu kuriozních situací. Lidé často vůbec netuší, kde se územní hranice nacházejí. Dodržovat je přitom musí při procházkách nejen v zastavěných oblastech, ale i na horách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle aktuálních vládních nařízení mohou na Pustevny pouze lidé z Trojanovic nebo Prostřední Bečvy. Ani oni ale nemohou přejít silnici, protože by překročili zakázanou hranici nejen své obce, ale také okresu a kraje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já si myslím, že ta nařízení jsou asi správná, protože ty počty nakažených narůstají pořád a bylo by dobré, kdybychom ty tři týdny vydrželi a uvidí se, co bude dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -349,53 +435,52 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem z Olomouce, takže to asi teď nebude možné, protože je to zavření. Ale užíváme si poslední víkend. Pokud je to takhle špatné, tak to chápu, ale ta předešlá si myslím, že po roce jsme tam, kde jsme. Není to úplně ideální. Těžko říct, co je špatně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě to chápu, ale štve mě to. Zase se nikam nedostaneme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle některých lidí třítýdenní omezení pohybu očekávaný výsledek nepřinese a obávají se, že bude prodlouženo. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle některých lidí třítýdenní omezení pohybu očekávaný výsledek nepřinese a obávají se, že bude prodlouženo.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Hrabůvce projde rekonstrukcí ulice Dr. Lukášové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -555,53 +640,52 @@
         <w:t xml:space="preserve">Marek Kozel, student 1. ročníku POJ Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V průběhu pádu musí měřit dvě mise. Ta primární je tlak, vlhkost a GPS signál, tím pádem nadmořskou výšku a polohu. A naše sekundární mise je oxid uhličitý, kyslík a kamera. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gardoš, student 1. ročníku POJ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dokážu si představit, že by to třeba právě zkoumalo ten Mars. Že by to vlastně byla taková malá družice na jedno použití, protože by to ušetřilo peníze. Protože každý odpal, každý kilogram, který se odešle do vesmíru, stojí přes milion dolarů, což jsou velké částky. A taková malá krabička by ušetřila spoustu peněz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenty čeká při výrobě satelitu ještě hodně práce. O úspěchu jejich mise však nepochybují. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenty čeká při výrobě satelitu ještě hodně práce. O úspěchu jejich mise však nepochybují.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -676,93 +760,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-03-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>