--- v0 (2026-01-29)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.2021, 18:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté hlídají hranice okresů v celém MS kraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hranice okresů v celém MS kraji obsadili policisté. Dohlížejí na dodržování vládních nařízení v souvislosti s omezením pohybu osob. Většina lidí byla na kontroly připravena. Pouze výjimečně se stávalo, že někoho vrátili zpět, protože nedokázal prokázat důvod cesty mimo okres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,129 +272,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálská nemocnice zřídila nové postcovidové oddělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnoho lidí, kteří prodělali onemocnění koronavirem bojuje následně týdny i měsíce s následky nemoci. Podhorská nemocnice v Bruntále jako jedna z prvních v České republice otevřela proto postcovidové centrum. Jeho cílem je následná rehabilitace pacientů po uzdravení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dušnost, celkové oslabení, bolesti kloubů. To jsou nejčastější následky prodělané nemoci koronavirem. Rehabilitace je proto individuelní, vždy je potřeba doporučení praktického lékaře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kameník, ředitel Podhorské nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Který ošetřuje postcovidového pacienta, počítáme mezi třemi týdny až jedním měsícem. Neplatí se, je to placeno ze státního zdravotního pojištění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Postcovidové rehabilitační centrum poskytuje péči, která se u každého paceinta určuje individuálně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Mročková, fyzioterapeutka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naši rehabilitační lékaři jsou schopni pacientovi přímo ušít ten rehabilitační program na míru. Samozřejmě je tam ještě důležité, že ten pacient nemusí dojíždět denně, může jezdit třeba jednou za týden.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Základem jsou relaxační cvičení, relaxační koupele a dechová cvičení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Bočanová, ergoterapoutka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Inhaluje Vincentku, naředěnou půl na půl s vodou destilovanou.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Řepka, pacient: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V nemocnici jsem nebyl, ale měl jsem těžký průběh, měl jsem čtyřicítky horečky. S dýcháním. Hlavně s dýcháním. Je to zlepšení, je to zlepšení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pro úspěšnou rehabilitaci lékaři vítají také přítomnost rodinných příslušníků, kteří se seznámí s potřebnými úkony, které pak pacient již provádí doma. Co se týká obsazenosti, Podhorská nemocnice situaci zatím zvládá, má v současné době téměř 50% volných kapacit na JIP i na standardním oddělení s kyslíkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -348,53 +435,52 @@
         <w:t xml:space="preserve">Marek Kozel, student 1. ročníku POJ Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V průběhu pádu musí měřit dvě mise. Ta primární je tlak, vlhkost a GPS signál, tím pádem nadmořskou výšku a polohu. A naše sekundární mise je oxid uhličitý, kyslík a kamera. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gardoš, student 1. ročníku POJ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dokážu si představit, že by to třeba právě zkoumalo ten Mars. Že by to vlastně byla taková malá družice na jedno použití, protože by to ušetřilo peníze. Protože každý odpal, každý kilogram, který se odešle do vesmíru, stojí přes milion dolarů, což jsou velké částky. A taková malá krabička by ušetřila spoustu peněz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenty čeká při výrobě satelitu ještě hodně práce. O úspěchu jejich mise však nepochybují. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenty čeká při výrobě satelitu ještě hodně práce. O úspěchu jejich mise však nepochybují.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další místo pro radar v Novém Jičíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -688,93 +774,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-03-2021-18-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>