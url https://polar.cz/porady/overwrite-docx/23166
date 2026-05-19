--- v0 (2025-12-29)
+++ v1 (2026-05-19)
@@ -1,131 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětská hřiště  jsou plná lidí bez roušek a rozestupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově jsou dětská hřiště přeplněná lidmi, kteří nedodržují vůbec žádná opatření. A nepomáhá ani opakované upozornění strážníků. Městská policie proto bude muset přistoupit i k pokutám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířov vsadil na to, že lidé budou zodpovědní a nechal neoplocená dětská hřiště volně přístupná. A toto je výsledek. Na dětském hřišti v centru města to vypadá jako v létě na koupališti u dětského brouzdaliště. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Co se týče těch hřišť, to je nereálné. Kdyby to zavřeli, tak já nevím, kde bych s dětmi chodila. A roušky tady? To vidíte sami, nikdo nemá.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je dobře, že to nechali otevřené a nemyslím si, že by se tady museli nosit roušky. Nemám obavu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Mě to nevadí tak, jak to je. Já se nebojím.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strážníci městské policie chodí na toto hřiště a upozorňují lidi, aby měli na sobě alespoň roušky. Bohužel ti to nerespektují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strážníci městské policie chodí na toto hřiště a upozorňují lidi, aby měli na sobě alespoň roušky. Bohužel ti to nerespektují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Muras, ředitel MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ti občané jsou nezodpovědní, musím to říct tak, jak to je. Že oni se nebojí, to je jedna věc, ale ti ostatní z toho mají strach a povinností  je mít ty roušky, rozestupy a všechna ta opatření dodržovat a buďme k sobě navzájem tolerantní. Ne, že já se něčeho nebojím, to je o nás o všech." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -193,111 +305,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Jsem ráda, že už budu očkovaná." 2.) "No já myslím, že to je dobré, ne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Krzykalová, vrchní sestra očního a ORL Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou to starší lidi, jsou trpěliví a chápou, že je to první  den, že se to rozbíhá. Po očkování čekají ještě dál v čekárně. V té čekárně  jsou 15 až 20 minut, pokud nemají žádné problémy, tak je dalším zaměstnancem  pacient odveden ven a může odejít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně se tady očkuje ve dvou vakcinačních místech, od příštího  týdne už by měly být tři a jakmile se najede na plný režim, bude jich devět.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně se tady očkuje ve dvou vakcinačních místech, od příštího  týdne už by měly být tři a jakmile se najede na plný režim, bude jich devět. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V každém je doktor, jsou tady zdravotní sestry, které  dodala nemocnice. Těm bych chtěl velice poděkovat za ten přístup, protože nebýt  Nemocnice ve Frýdku-Místku, tak se nám nepovede toto očkovací centrum v žádném  případě zprovoznit. My jako magistrát jsme dodali nejenom prostory, ale i  vybavení, dodali jsme zde zázemí, i ty stany a další věci. Vytvořili jsme zde  zázemí pro ty samotné zdravotníky, doktory, sestry, protože se musejí taky  někde převléknout a je třeba se o ně postarat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Příští týden už bychom měli očkovat 300 nebo 400 občanů denně,  400 bude očkováno úterý, středa, čtvrtek, bude to už kombinace dvou vakcín, už  se bude očkovat Pfizerem první dávka, Moderna druhá dávka, takže už to bude trošičku  složitější logisticky. A pořád ještě pojedeme v těchto prostorech a ke  konci března, v té třetí dekádě března už bychom se měli přesunout do  vedlejšího sálu, kde bude devět očkovacích míst a pokud budeme mít dostatek  vakcín, věřím, že ano, tak ta naše maximální kapacita bude 1000 lidí denně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatím dobíhají očkování lidí starších osmdesáti let, ale  postupně se přihlašují také sedmdesátníci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zatím dobíhají očkování lidí starších osmdesáti let, ale  postupně se přihlašují také sedmdesátníci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek bude i nadále pomáhat s registrací seniorů  na očkování proti Covidu. Do teď to bylo pro osoby starší osmdesáti let, nově  od 1. 3. byl spuštěný systém i pro osoby sedmdesát a více let, tak budeme samozřejmě  pomáhat i těmto seniorům. Do této chvíle jsme pomohli zhruba 140 seniorům  osmdesáti let a výše."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vzhledem ke kapacitě zrušila nemocnice očkovací centrum ve  svém areálu a nyní se bude soustředit pouze na očkování v Národním domě. Kromě  Frýdku-Místku už funguje i velkokapacitní očkovací centrum v Ostravě na Černé  louce a postupně přibývají další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vzhledem ke kapacitě zrušila nemocnice očkovací centrum ve  svém areálu a nyní se bude soustředit pouze na očkování v Národním domě. Kromě  Frýdku-Místku už funguje i velkokapacitní očkovací centrum v Ostravě na Černé  louce a postupně přibývají další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Drobným podnikatelům pomůže Sdílko akademie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -641,93 +750,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>