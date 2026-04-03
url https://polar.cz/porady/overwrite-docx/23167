--- v0 (2025-12-29)
+++ v1 (2026-04-03)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Někteří Češi riskují při návratu domů z Polska pobyt v karanténě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přestože v rámci České republiky aktuálně platí zákaz překračování hranic okresů, mezi výjimkami je rovněž cesta do zahraničí. Čechům tedy nikdo nebrání vycestovat například do Polska. Na hranicích se však musí polským policistům prokázat buď dokladem o plném očkování nebo negativním covidovým testem. Některé povinnosti mají také při návratu z Polska domů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Češi, kteří jsou zvyklí jezdit do Polska například pracovat nebo nakupovat, si teď zvykají na to, že je při návratu na hranicích kontrolují čeští policisté.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Češi, kteří jsou zvyklí jezdit do Polska například pracovat nebo nakupovat, si teď zvykají na to, že je při návratu na hranicích kontrolují čeští policisté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Hřebačková (BEZPP), starostka Českého Těšína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Podle informací lidí, kteří překračují česko-polskou hranici přímo v centru města, tak praxe je taková, o které jsme věděli. Lidé, kteří se vracejí z Polska do ČR můžou být kontrolováni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle platných nařízení mohou Češi bez omezení pobývat v Polsku nejdéle 12 hodin. Pokud tuto dobu překročí, nebo nejsou schopni prokázat, že nebyli v Polsku déle, musí na hranicích předložit vyplněný příjezdový formulář a doklad o aktuálním antigenním nebo PCR testu. Navíc by museli do karantény.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -136,99 +250,96 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětská hřiště  jsou plná lidí bez roušek a rozestupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově jsou dětská hřiště přeplněná lidmi, kteří nedodržují vůbec žádná opatření. A nepomáhá ani opakované upozornění strážníků. Městská policie proto bude muset přistoupit i k pokutám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířov vsadil na to, že lidé budou zodpovědní a nechal neoplocená dětská hřiště volně přístupná. A toto je výsledek. Na dětském hřišti v centru města to vypadá jako v létě na koupališti u dětského brouzdaliště. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Co se týče těch hřišť, to je nereálné. Kdyby to zavřeli, tak já nevím, kde bych s dětmi chodila. A roušky tady? To vidíte sami, nikdo nemá.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je dobře, že to nechali otevřené a nemyslím si, že by se tady museli nosit roušky. Nemám obavu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Mě to nevadí tak, jak to je. Já se nebojím.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strážníci městské policie chodí na toto hřiště a upozorňují lidi, aby měli na sobě alespoň roušky. Bohužel ti to nerespektují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strážníci městské policie chodí na toto hřiště a upozorňují lidi, aby měli na sobě alespoň roušky. Bohužel ti to nerespektují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Muras, ředitel MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ti občané jsou nezodpovědní, musím to říct tak, jak to je. Že oni se nebojí, to je jedna věc, ale ti ostatní z toho mají strach a povinností  je mít ty roušky, rozestupy a všechna ta opatření dodržovat a buďme k sobě navzájem tolerantní. Ne, že já se něčeho nebojím, to je o nás o všech." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -565,93 +676,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>