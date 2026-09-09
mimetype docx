--- v1 (2026-04-03)
+++ v2 (2026-09-09)
@@ -718,51 +718,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-03-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>