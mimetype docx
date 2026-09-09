--- v0 (2025-12-27)
+++ v1 (2026-09-09)
@@ -1,131 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětská hřiště  jsou plná lidí bez roušek a rozestupů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově jsou dětská hřiště přeplněná lidmi, kteří nedodržují vůbec žádná opatření. A nepomáhá ani opakované upozornění strážníků. Městská policie proto bude muset přistoupit i k pokutám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířov vsadil na to, že lidé budou zodpovědní a nechal neoplocená dětská hřiště volně přístupná. A toto je výsledek. Na dětském hřišti v centru města to vypadá jako v létě na koupališti u dětského brouzdaliště. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Co se týče těch hřišť, to je nereálné. Kdyby to zavřeli, tak já nevím, kde bych s dětmi chodila. A roušky tady? To vidíte sami, nikdo nemá.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je dobře, že to nechali otevřené a nemyslím si, že by se tady museli nosit roušky. Nemám obavu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Mě to nevadí tak, jak to je. Já se nebojím.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strážníci městské policie chodí na toto hřiště a upozorňují lidi, aby měli na sobě alespoň roušky. Bohužel ti to nerespektují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strážníci městské policie chodí na toto hřiště a upozorňují lidi, aby měli na sobě alespoň roušky. Bohužel ti to nerespektují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Muras, ředitel MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ti občané jsou nezodpovědní, musím to říct tak, jak to je. Že oni se nebojí, to je jedna věc, ale ti ostatní z toho mají strach a povinností  je mít ty roušky, rozestupy a všechna ta opatření dodržovat a buďme k sobě navzájem tolerantní. Ne, že já se něčeho nebojím, to je o nás o všech." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,53 +256,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Diamo převzalo od OKD šachty ČSA a Darkov i s horníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V podzemí dvou karvinských šachet začal úklid. Na povrch bude vyvezeno vše, co lze ještě upotřebit a následně bude zahájena likvidace jak podzemních prostor, tak povrchových objektů. Pro některé horníky znamená konec těžby práci, jiní si už hledají živobytí jinde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Černouhelné doly ČSA a Darkov v  Karviné už nepatří pod OKD, ale pod státní podnik Diamo. Od začátku března v nich započaly práce na jejich útlum, který ve finále skončí demolicí povrchových objektů a zasypáním jam. Na likvidaci šachty se podílejí někteří horníci, ti ostatní už si hledají práci jinde.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Černouhelné doly ČSA a Darkov v  Karviné už nepatří pod OKD, ale pod státní podnik Diamo. Od začátku března v nich započaly práce na jejich útlum, který ve finále skončí demolicí povrchových objektů a zasypáním jam. Na likvidaci šachty se podílejí někteří horníci, ti ostatní už si hledají práci jinde. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludvík Kašpar, ředitel státního podniku DIAMO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Spolu s doly přebíráme i dobývací prostory a zaměstnance. Se zaměstnanci veškeré závazky, které se k nim vztahují. Jedná se o 1749 zaměstnanců, kteří přecházejí na státní podnik Diamo, z nich 1252 bude propuštěno a 497 zaměstnanců zůstane na státním podniku Diamo a budou zajišťovat útlumové práce v této lokalitě Karvinska.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z podzemí se bude vyklízet vše, co má hodnotu a dá se ještě použít. Co nejvíce se také sníží energetická náročnost provozu. Právě na tom se budou podílet desítky horníků.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -512,53 +623,52 @@
         <w:t xml:space="preserve">Marek Kozel, student 1. ročníku POJ Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V průběhu pádu musí měřit dvě mise. Ta primární je tlak, vlhkost a GPS signál, tím pádem nadmořskou výšku a polohu. A naše sekundární mise je oxid uhličitý, kyslík a kamera. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Gardoš, student 1. ročníku POJ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dokážu si představit, že by to třeba právě zkoumalo ten Mars. Že by to vlastně byla taková malá družice na jedno použití, protože by to ušetřilo peníze. Protože každý odpal, každý kilogram, který se odešle do vesmíru, stojí přes milion dolarů, což jsou velké částky. A taková malá krabička by ušetřila spoustu peněz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenty čeká při výrobě satelitu ještě hodně práce. O úspěchu jejich mise však nepochybují. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenty čeká při výrobě satelitu ještě hodně práce. O úspěchu jejich mise však nepochybují.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Ostravy začne stavba rezidence Nové Lauby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -711,93 +821,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-03-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>