--- v0 (2026-02-13)
+++ v1 (2026-04-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé bez přístřeší vadí, ale chtějí být v centru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městě žije stále zhruba padesát lidí bez domova. Část z nich nemá o služby azylového domu zájem a bivakují venku, i v blízkosti centra. Radnice problematiku intenzivně řeší, podle terénního pracovníka by pomohla sociální ubytovna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,57 +235,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strážníci problémová místa navštěvují a nabádají ty, kteří znečišťují veřejné prostranství, aby po sobě uklízeli. Kontaktují také majitele pozemků, aby na řešení situace participovali, například České dráhy nebo vlastníka bývalé Jednoty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město Nový Jičín řeší problematiku osob bez přístřeší systémově a velmi intenzivně, a to už od loňského roku. V letním období jsme s bezdomovci měli obrovské problémy, jak na náměstí, tak na nádraží, ale i v přilehlých lokalitách Skalky a Zvěrokruh. Ta komunitní práce s těmito lidmi je velmi problematická a složitá. Zatím jsme přistoupili k těm stavebně-technickým řešením. De facto úklidem těch prostor, kde se pohybovali, se nám podařilo vyselektovat ty lidi, kteří jsou dlouhodobě na našem území města. Počet lidí od toho předloňského léta se snížil na polovinu a zhruba činí kolem 45 osob bez přístřeší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle zkušeností charitního pracovníka Marka Procházky přibývají mezi lidmi bez domova i mladší ročníky, například po návratu z výkonu trestu nebo nařízené ústavní výchovy pro mladistvé. Zejména ti se často nemají kam vrátit a nejsou na život venku připraveni.   </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidem ohroženým chudobou úřad roušky rozdává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -345,93 +453,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-03-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>