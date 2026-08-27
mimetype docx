--- v1 (2026-04-09)
+++ v2 (2026-08-27)
@@ -495,51 +495,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-03-2021-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-03-2021-16-24?url=novojicinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>