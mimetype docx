--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.3.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Větší firmy musí testovat své zaměstnance na covid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Masivní testování všech zaměstnanců na covid se nevyhnulo mnoha firmám v Moravskoslezském kraji. Zatímco například horníci s tím mají zkušenosti už od loňska, jiné firmy si na novou povinnost teprve zvykají. Už ve středu se budou muset testovat také pracovníci větších úřadů a brzy i zaměstnanci malých firem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelné testování probíhá například ve společnosti OKD. Ta má nyní už jen 2800 zaměstnanců a 800 agenturních pracovníků. Po loňské epidemii šířící se přímo na šachtách nyní firma pravidelné testování oceňuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chattová, mluvčí OKD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ve společnosti OKD testujeme už od poloviny srpna. Máme za sebou více než 65 tisíc provedených PCR test. Znamená to, že každý den provádíme testování. Každý zaměstnanec prošel PCR testem jednou za 14 dní, teď nově kvůli nařízení vlády to bude jednou za 7 dní. My s odstupem času můžeme říct, že to rozhodnutí preventivně testovat, bylo velmi správné rozhodnutí. Neumíme si v tuto chvíli představit provoz bez pravidelného testování, protože my samozřejmě nemůžeme zabránit zcela šíření tohoto viru. Nicméně pravidelné testování nám velmi pomáhá zamezit nekontrolovatelnému šíření viru a velmi rychle v případě nákazy jednat. Takže pro nás je to testování zcela klíčové a velmi dobré rozhodnutí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně testují své zaměstnance na pracovištích i další větší firmy v kraji.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobně testují své zaměstnance na pracovištích i další větší firmy v kraji. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zásah strážníku u hospody v Porubě byl v pořádku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -269,75 +383,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dá se to, relativně dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Vítám to, chodím do práce a neměla jsem jinou možnost a jsem velice ráda.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Vítám to, chodím do práce a neměla jsem jinou možnost a jsem velice ráda.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já tady chci chodit, protože mamka chodí do práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaměstnanci by byli klidnější, kdyby už byli naočkování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zaměstnanci by byli klidnější, kdyby už byli naočkování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlasta Chovanečková, zástupkyně ředitelky MŠ Horymírova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naši zaměstnanci se přihlásili k registraci k očkování hned, jakmile to bylo pedagogickým i nepedagogickým zaměstnancům umožněno. Ale do této doby jsme nedostali žádný termín k očkování. Myslím si, že právě proto, že jsme krizová školka, tak bychom mohli být upřednostnění k očkování, protože tady máme rodiče, kteří pracují v rizikových a krizových povoláních.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Problém je ten, že registrační systém nerozezná, kdo z učitelů pracuje v krizových školách a kdo je v současné době jako pedagog doma. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -497,119 +609,102 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír  Hudeček, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">odbor  rozvoje města a strategického plánování, Magistrát Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ve  chvíli, kdy ta služba, nebo systém sdílených kol, bude fungovat  v rámci celého města, tak budeme doplňovat i v rámci centra ty  stanice blíž k sobě.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K  vypůjčení stačí aplikace v mobilním telefonu propojená s  bankovní kartou.  Prvních 15 minut jízdy je zdarma. Hodina pak  stojí 20 korun. Za  celý den však Opavané zaplatí nejvíce 150 korun.     </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">K  vypůjčení stačí aplikace v mobilním telefonu propojená s  bankovní kartou.  Prvních 15 minut jízdy je zdarma. Hodina pak  stojí 20 korun. Za  celý den však Opavané zaplatí nejvíce 150 korun.                  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CENA  SDÍLENÝCH KOL V OPAVĚ:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">15  min                                ZDARMA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">dalších  60 min                    20,-   Kč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">poté  každých 30 min        20,-   Kč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">za  den max.                     150,-   Kč</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -684,93 +779,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-03-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>