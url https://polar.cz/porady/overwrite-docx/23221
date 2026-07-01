--- v0 (2026-01-24)
+++ v1 (2026-07-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2021, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaměstnanci údržby města sčítají výtluky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce se aktuálně chystají opravy místních komunikací, na které město vyčlenilo 400 tisíc korun. Nejčastěji se výmoly objevují právě v těchto měsících po velkých mrazech a častém střídání teplot. Velký podíl na stavu silnic mají rovněž stroje zimní údržby. Později se díry v komunikacích zalijí standardní asfaltovou směsí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -263,51 +378,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na základní škole v Butovicích započala rekonstrukce části vodovodního potrubí. Během posledních úprav sklepů se zjistilo, že je jeho část v havarijním stavu a hrozilo jejich zatopení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aranka  Hotváthová, ředitelka ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Zjistilo se, že potrubí, které tam vede, bylo silně  zrezavělé a už z něj kapala voda. Hrozilo, že dojde k prasknutí a  vytopení sklepních prostorů. Město vzalo tuto havárii v potaz, za což jim  děkuji, a v době jarních prázdnin, které teď jsou, Není to malý zásah do  školy, musí se rozbourat větší část budovy. Doufám, že se vše stihne udělat  včas, než se nám děti do školy vrátí.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzhledem ke  stáří budovy školy a stavu rozvodu vody, nechalo město zpracovat projektovou  dokumentaci pro jeho kompletní výměnu. V současné době byla zahájena práce  na výměně úseku potrubí v havarijním stavu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan  Kyjovský, MHÚM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Tato zakázka obsahuje výměnu ocelového potrubí za nové plastové. Potrubí  původně vedlo dvorem mezi budovami, ale půjdeme ve sklepech školy, ale museli  bychom rozebrat zámkovou dlažbu a původní potrubí vykopat, nebo alespoň provést  sondu. Vzhledem k nákladům, které by vznikaly, je mnohem jednodušší, když  potrubí povedeme suterénem.“</w:t>
@@ -441,93 +555,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-12-03-2021-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>