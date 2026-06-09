--- v0 (2026-02-08)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.3.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava estakády uzavře sjezd a nájezd u haly Polárka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí se uzavře sjezd a nájezd na estakádu u haly Polárka ve Frýdku-Místku. Důvodem je pokračování rekonstrukce severních ramp. MHD už kvůli tomu najela od března na výlukový jízdní řád. Opravy jsou naplánovány do konce letošního roku, je ale možné, že stavbaři je stihnou dřív, podobně jako tomu bylo u jižních ramp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,112 +192,109 @@
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Firma avizovala, že od 15. března začne stavební práce. Do  té doby bude dělat přípravné práce, to znamená v okolí, bude se připravovat  staveniště a my jsme na to už reagovali. V tuto chvíli jezdí autobusy po  objízdné trase, jezdí podle výlukových jízdních řádů, které jsou zveřejněny a  my jsme vlastně tím pádem nachystáni na tuto opravu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rekonstrukce spočívá ve výměně mostního svršku včetně  hydroizolace, dále projekt počítá se sanací opěr, křídel a poškozených povrchů  nosné konstrukce. Před dokončením budou osazeny nové zádržné systémy, takzvaná  svodidla. Celková cena oprav jižních i severních ramp ve Frýdku-Místku vychází  na 49 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výlukové jízdní řády zavedlo město už na začátku března,  byly totiž zapracovány do tištěných jízdních řádů platných od začátku letošního  roku, nemusely se tak vydávat zvlášť a lidé by v tom neměli mít zmatek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výlukové jízdní řády zavedlo město už na začátku března,  byly totiž zapracovány do tištěných jízdních řádů platných od začátku letošního  roku, nemusely se tak vydávat zvlášť a lidé by v tom neměli mít zmatek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Autobusy, které dneska jezdily směrem na Místek a vyjížděly  od vlakového nádraží, popřípadě z autobusového nádraží vyjížděly nahoru na  estakádu a pokračovaly buď nahoru na 8. pěší pluk nebo do nějaké jiné části Místek,  tak jet nemohou a budou všechny vyjíždět přes ulici T. G. Masaryka a tady lze  očekávat teda mnohem větší zatížení, stejně jako v loňském roce a tím bych  apeloval na řidiče, aby si na to dávali pozor, popřípadě volili objízdné trasy  a této ulici se vyhýbali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výlukové jízdní řády mají platit do konce října, samotnou  opravu severních ramp má pak Ředitelství silnic a dálnic pro jistotu rozplánovanou  do konce roku. Hotovo by ale mohlo být právě mnohem dřív, podobně jako v případě  jižní strany.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výlukové jízdní řády mají platit do konce října, samotnou  opravu severních ramp má pak Ředitelství silnic a dálnic pro jistotu rozplánovanou  do konce roku. Hotovo by ale mohlo být právě mnohem dřív, podobně jako v případě  jižní strany. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chtěl vypálit policejní stanici, do vězení se mu ale nechce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský soud v Ostravě se bude zabývat odvoláním v případu žhářského útoku na policejní oddělení v centru Havířova. Pachateli se totiž zdá tříleté vězení příliš přísným trestem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K nebezpečnému útoku došlo loni 8. září. Před 16. hodinou přišel do budovy Obvodního oddělení Policie ČR muž s kanystry, ze kterých začal v prostoru recepce vylévat benzin. Současně křičel, že to tam zapálí. V tom mu policisté rychlým zákrokem zabránili. Policejní mluvčí vyhrocenou situaci tehdy popisovala takto:</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K nebezpečnému útoku došlo loni 8. září. Před 16. hodinou přišel do budovy Obvodního oddělení Policie ČR muž s kanystry, ze kterých začal v prostoru recepce vylévat benzin. Současně křičel, že to tam zapálí. V tom mu policisté rychlým zákrokem zabránili. Policejní mluvčí vyhrocenou situaci tehdy popisovala takto: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí Policie ČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V prostorách vestibulu a recepce benzin začal rozlévat nejen po stole, koberci ale i po stěnách. Zapalovač měl připravený v kapse kalhot. Policisté na nic nečekali a ihned zareagovali. Důvodně podezřelého, aniž by stačil zapalovačem škrtnout, zpacifikovali.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prostor recepce byl plný benzinových výparů a k požáru stačilo málo. Na místě proto zasahovali hasiči, kteří benzin zneutralizovali a budovu vyvětrali. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -441,53 +553,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní umělecké školy přicházejí o žáky. Mnozí rodiče nechtějí, aby po povinné školní on – line výuce trávily děti ještě další čas u počítače. A tak se učitelé snaží učení na dálku co nejvíce zpestřit a žáky si udržet. Žáky, kteří se v během školního roku odhlásili, mohou průběžně nahrazovat další zájemci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nikol  se chystá na hodinu tance. Od října se pravidelně 2x týdně v  taneční sál proměňuje obývák v malém bytě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikol  Válková, žačka tanečnho oboru, ZUŠ v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„První  si musíme si uklidit, abych měla prostor. Potom si připravím  počítač  a můžu cvičit.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„První  si musíme si uklidit, abych měla prostor. Potom si připravím  počítač  a můžu cvičit.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyučovat  na dálku především skupinové předměty, není vůbec  jednoduché. Pedagogové se proto snaží děti zaujmout. Třeba  učitelky výtvarného oboru natáčely pro žáky videa. V hodinách  se pak snaží o co největší názornost. I když  děti  mnohdy ocení třeba jen to, že mohou společně strávit čas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna  Chevale, učitelka výtvarného oboru, ZUŠ v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chtějí  prostě komunikovat, být s ostatními v kontaktu a společně chtějí  tvořit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -514,54 +625,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Učitelce  kytary Lence Lebedové přibyla nová žákyně před pár týdny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka  Lebedová, učitelka hudebního oboru, ZUŠ v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mám  teď jednu novou žačku. Všechno jí vysvětluju přes počítač. “</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výuka  uměleckých oborů bez kontaktu učitelů s žáky není ideální,  podle pedagogů jí  ale nelze upřít jedno: žáci teď mají  mnohem více času na cvičení. A mnohdy zvládnou větší kus  práce, než by tomu bylo ve výuce prezenční. </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnost v NJ připomene krvavou řež, pokud ale bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -721,93 +828,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-03-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>