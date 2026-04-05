--- v0 (2026-02-10)
+++ v1 (2026-04-05)
@@ -1,83 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.3.2021, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná nový díl Eko magazínu, vítejte u něj. A co dnes uvidíte? Spolek ochránců přírody loni vysázeli jen na Novojičínsku skoro 7 tisíc stromů. Proběhlo sčítání šelem v Beskydech. Pálení trávy je nezákonné a v závěrečném rozhovoru se dozvíte, že myslivci zjišťují zdraví zvěře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ochránci přírody ze Studénky loni vysázeli 6600 stromů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová stromořadí vznikla na několik místech  Novojičínska. Vysázeli je tam ochránci přírody ze Studénky. Mladé sazenice dubů, buků, habrů, ale i třeba lokální ovocné odrůdy budou oporou přírodě a lidem v budoucnu nabídnou příjemné procházky. Ochránci poskytují sazenicím maximální péči, první měsíce jsou pro budoucí stromy rozhodující.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jistebník, Bravantice a Bílovec, území, kterým ochránci přírody darovali novou budoucnost. Stromy. Díky enviromentalistům na  několika hektarech rostou původní odrůdy listnatých stromů, které odolají zejména jmelí.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jistebník, Bravantice a Bílovec, území, kterým ochránci přírody darovali novou budoucnost. Stromy. Díky enviromentalistům na  několika hektarech rostou původní odrůdy listnatých stromů, které odolají zejména jmelí.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MAGDA CIHLÁŘOVÁ ZAPLETALOVÁ, ČSOP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My, jako Český svaz ochránců přírody v podstatě vytipujeme lokality, musíme si sehnat veškeré souhlasy, vyjádření atp., napíšeme projekt, který podáme na Státní fond životního prostředí, který program administruje a v případě, že projekt vyhodnotí jako smysluplný, tak nám ty peníze dají.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobných území, jako je osázený pás u Psího potoka v Jistebníku, je na Novojičínsku více. Za pár let vytvoří les, který ochrání zvěř a lidem zpříjemní pobyt v přírodě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -113,108 +226,107 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vysazené stromky se členové spolku dobře starají, nechtějí přijít o plody své tvrdé práce. Vysázet lány stromů je dřina a dobrovolníci loni  kvůli pandemickým opatřením pomáhat nemohli. Rostliny mají oporu v pořádných kůlech, každou podpírají tři, jejich ustavení stálo ochránce velkou námahu. U stromků ale vydrží až 15 let. Nutné je i pletivo, to sazenice chrání proti hladové zvěři. V lokalitě Jistebníku je navíc oplocené celé osázené území. Zvěř prochází přes průchody, kterých tam je několik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magda Cihlářová Zapletalová, ČSOP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Stromy musí být zabezpečeny jednak proti povětrnostním vlivům a také proti zvěři. My jsme zvolili štípané dubové kůly, protože mají dlouhou životnost. My máme povinnost se o stromy starat deset let, říká se tomu udržitelnost a po celou tu dobu musí být stromy chráněné, a to až do chvíle, kdy jsou schopny fungovat bez ochrany samy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Bravanticích podél potoka Jamník roste na třech hektarech přes dva tisíce stromů a keřů. Součástí nově vzniklého biotopu jsou také tůňky. Nejdříve ochránci  terén modelovali, potom ho museli uměle odvodnit a srovnat. Některé tůňky budou vodou naplněny trvale, jiné se naplní vodou jen po deštích nebo oblevě. Díky tomu mají vhodné podmínky pro růst vlhkomilné  rostliny, vznikla napajedla pro zvěř i hmyz a také příhodné místo pro rozmnožování obojživelníků.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Dalším loni osázeným místem je Hubleska, kousek za Bílovcem. Spolek ochránců přírody tam vysázel extenzivní ovocný sad plný lokálních odrůd. Do budoucna tam vznikne místo setkávání a vzdělávání. Pro místní je to magické území s výhledem na Bílovec. </w:t>
+        <w:t xml:space="preserve">V Bravanticích podél potoka Jamník roste na třech hektarech přes dva tisíce stromů a keřů. Součástí nově vzniklého biotopu jsou také tůňky. Nejdříve ochránci  terén modelovali, potom ho museli uměle odvodnit a srovnat. Některé tůňky budou vodou naplněny trvale, jiné se naplní vodou jen po deštích nebo oblevě. Díky tomu mají vhodné podmínky pro růst vlhkomilné  rostliny, vznikla napajedla pro zvěř i hmyz a také příhodné místo pro rozmnožování obojživelníků. Dalším loni osázeným místem je Hubleska, kousek za Bílovcem. Spolek ochránců přírody tam vysázel extenzivní ovocný sad plný lokálních odrůd. Do budoucna tam vznikne místo setkávání a vzdělávání. Pro místní je to magické území s výhledem na Bílovec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Magda Cihlářová Zapletalová, ČSOP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady jsme vysázeli ovocné stromy, výhradně staré odrůdy. Sad bude sloužit jako genofond starých odrůd, aby byly zachované pro budoucnost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny zmíněné projekty pomáhají financovat operační programy životního prostředí. Na některé  spolek shání další peníze nebo je dofinancuje z vlastních prostředků. Český svaz ochránců přírody jen za loňský roky vysázel 6600 stromů. Letos má spolek v plánu sázet stromy u Jistebníka, na dvou místech v okolí Velkých Albrechtic a také nedaleko Studénky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní vypalování suché trávy je zakázáno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jarní vypalování suché trávy je zakázáno, fyzickým osobám hrozí pokuta až 25 000,- Kč   a půl milionu pak firmám. Ochránci přírody upozorňují, že je to navíc úplně zbytečné. Suchá tráva chrání půdu, je zdrojem potravy pro další organizmy a navíc hořící tráva častokrát ohrozí  hmyz, ale i třeba ježky a malé zajíčky. Případ takto zraněného ježka nedávno řešila Záchranná stanice v Bartošovicích. </w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlčí hlídky sčítají šelmy v Beskydech</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrovolníci v Beskydech pravidelně hledají stopy po velkých šelmách. Vlky, rysy a medvědy v tomto pohoří mapovali už posedmatřicáté. Takzvané vlčí hlídky se  v terénu pohybují po předem stanovených trasách. K dispozici mají zákresové mapy a pomůcky pro dokumentaci.  Výsledky mapování vyhodnocuje Agentura ochrany přírody a krajiny ČR. Jak dopadlo letošní sčítání zvěře oznámí  zřejmě v dubnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Oszelda, člena Mysliveckého sdružení Karviná-Ráj: Myslivci pomáhají nemocné zvěři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -485,51 +597,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Oszelda, Myslivecké sdružení Karviná-Ráj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji vám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eko magazín končí. Díky, že jste s námi byli až do konce na viděnou u dalšího tématu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -604,93 +722,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-16-03-2021-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>