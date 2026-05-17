--- v0 (2025-12-24)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově spustí velkokapacitní očkovací centrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí se v Havířově bude otevírat velkokapacitní očkovací centrum, ve kterém bude možné denně naočkovat přes tisíc lidí. S centrem pomohla nemocnici radnice, která jí zapůjčila sportovní halu Slavii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,53 +264,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedna z nejvýznamnějších dominant Nového Jičína Španělská kaple letos oslaví 400 let od svého založení. Bohužel jsou ale některé konstrukční prvky stavby na hranici životnosti a její stav ohrožuje chráněné památkové hodnoty. Proto je nutná oprava. MS kraj přispěje na rekonstrukci střechy milionem korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Bednář, správce budov, farnost Římskokatolické církve Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Střecha se postupně opravovala v průběhu věků. V minulém století v osmdesátých letech svépomocí farníci vyměnili krytinu za plech, ale tehdy se s krovy nedělalo nic.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alois Peroutka, děkan a farář </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Římskokatolické církve Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Celá střecha má stát 3 miliony 300 tisíc plus pochopitelně vícenáklady.”</w:t>
       </w:r>
@@ -208,51 +320,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je pravdou, že nám pandemie v mnohém zkomplikovala život. Po jejím skončení  bude trvat dlouho, než se ze všech ztrát vzpamatuje ekonomika, kultura, ale také  lidé. Nesmíme ovšem připustit, aby nás koronavirus ochromil úplně. Považuji za  nutné udržovat historické, umělecké a kulturní hodnoty, které jsou pro vývoj  společnosti nepostradatelné. Proto jsem rád, že krajští zastupitelé schválili finanční  podporu obnovy celé řady významných památek v našem regionu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Celkem zastupitelé schválili na obnovu památek po celém kraji více než 15 milionů korun. </w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novým Jičínem rezonuje čestné občanství Henleina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -348,108 +459,87 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krnovská urologie má nový přístroj pro vyšetření prostaty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Především mužským pacientům pomůže v krnovské nemocnici nový přístroj na urologii, který byl právě uveden do provozu. Umožňuje přesné vyšetření prostaty a určení ložisek případného onemocnění. Přístroj kombinuje magnetické a ultrazvukové vyšetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kolem dvou milionů korun investovala nemocnice do pořízení externí zobrazovací jednotky biopsie prostaty.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nemocnice pořídila poměrně špičkový přístroj, který dělá fúzi jak magnetických snímků, tak snímků z ultrazvuku a podle něj se daří urologům zacílit i minimální ložiska v prostatě a bioptovat je. Tím poskytujeme úplně přesný obrázek té tkáně k vyšetření.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Prostata je velmi důležitý orgán pro životnost a tvorbu spermií. Její zvětšení, neboli zbytnění trápí až polovinu mužů, starších 50. let. Dalším onemocněním bývají záněty prostaty, většinou způsobené infekcí. K nejzávažnějším pak patří rakovina prostaty, která patří k nejčastějším nádorovým onemocněním u mužů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Pulcer, lékař urologie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme v místnosti, kde provádíme odběry vzorků z prostaty, tady je ultrazvuk Plex Foxus 300 a tady máme externí jednotku biopsie od firmy Medcom, zakoupená v letošním roce. Jde o jednotku, která umožňuje propojení ultrazvuku s magnetickou rezonancí. Tady jsou obrázky, tato část zobrazuje magnetickou rezonanci prostaty a zde vidíme ultrazvukové vyšetření."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lékař vidí prostatu v 3D vyobrazení a může velmi přesně určit místo, odkud provede odběr vzorků tkáně.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Pulcer, lékař urologie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tahle sonda se zavádí do konečníku pacientovi s tím, že my potom vidíme prostatu v reálném čase ve dvou rovinách. My potom prostřednictvím těchto obrázků si je převedeme sem na ultrazvuk, udělám vlastně korekci obou obrazů a potom provádíme cílenou biopsii."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Samotné vyšetření trvá necelou půlhodinu, není bolestivé, jen lehce nepříjemné. Lékaři v každém případě doporučují preventivní vyšetření všech mužů, starších 40 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -481,54 +571,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Porubě otevřou vůbec první přípravnou třídu. Fungovat by měla od nového školního roku na Základní škole Jana Šoupala pro děti, které se ještě na první třídu necítí a opakování posledního ročníku školky by je vůbec nikam neposunulo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Nilius, psycholog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přípravná třída je jeden z možných nástrojů, kdy můžeme pracovat s dítětem v rámci přirozené věkové skupiny, kdy můžeme více individualizovat  tu přípravu. Už to vypadá více jako škola, ale už to není školka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Do přípravné třídy děti dochází na 4 hodiny denně, z toho se dvě hodiny učí a další dvě hodiny hrají různé hry. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Do přípravné třídy děti dochází na 4 hodiny denně, z toho se dvě hodiny učí a další dvě hodiny hrají různé hry. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Chalupa, ředitel ZŠ J. Šoupala: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V některých městech ty přípravné třídy fungují a fungují výborně, takže jsme se inspirovali i u jiných a já předpokládám, že se nám podaří tu přípravnou třídu otevřít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejen v Porubě hrozí, že budou poslední ročníky školek přeplněny. O odklad školní docházky pro své dítě totiž každým rokem žádá stále více rodičů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -646,93 +735,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-03-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>