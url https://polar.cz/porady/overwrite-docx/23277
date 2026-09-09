--- v0 (2025-12-27)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.3.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Násilník chtěl vyhodit do povětří dům v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pohotoví policisté zabránili v Ostravě explozi domu. Hlídka byla nejprve vyslána kvůli napadení dvou žen, ale když dojeli na místo zjistili, že se násilník zamkl v bytě a pustil plyn. Po rychlé evakuaci dalších obyvatel domu, policisté vyrazili dveře a muže zneškodnili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,129 +354,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Krnově zahájili léčbu koronaviru Ivermectinem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivermectin, Remdesivir, Isoprinosin. Tyto i další léky jsou vyvíjeny a zkoušeny pro léčbu onemocnění Covidem 19. V porovnání s vakcínami je zde však situace složitější. Žádný z léků dosud nebyl oficiálně schválen k masivnímu léčení. Jsou povolena pouze experimentální použití za účelem zjišťování účinnosti. Jedno takové právě zahájili v Krnovské nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cílem zahájené léčby Ivermectinem je především větší naděje pro pacienty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My v současné době jsme začali Ivermectin používat, podařilo se nám zajistit 50 dávek a v době, kdy v ČR co 10 minut umírá jeden pacient na Covid, tak jsme se rozhodli tento lék používat, abychom zlepšili prognózu pacientů na přežití.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Systém aplikace léku je anonymní, polovina pacientů, kteří budou s touto léčbou souhlasit, dostane jako lék placebo, polovina skutečný přípravek. Aby se vyloučila jakákoli předpojatost, skutečnost nebude znát ani pacient, ani jeho lékař.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Hrdlička, primář interního oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pacient, který přijde k nám k hospitalizaci, bude covid pozitivní, dostane tady tuto možnost vstoupení do toho našeho šetření a v případě, že bude splňovat kritéria, tak do té větve buď do té placebové nebo té léčivové bude zařazen.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Nezval, vedoucí laborant lékárny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pacient to nepozná vůbec. Tobolky jsou stejné, i ty, které jsou jako placebo i ty, co jsou udělané s Ivermectinem. jenom prostě lékárník ví. Lékař to neví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Většina těžkých případů Covidu končí na plicním oddělení nemocnice.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Vrba, primář plicního oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V současné chvíli neexistuje žádný lék, o kterém by se dalo říct, že je stoprocentně účinný. Já očekávám, že nikomu neublížíme a že se najde skupina lidí, kteří budou na tom léku profitovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> První vyhodnocení účinnosti Ivermectinu budou moci v Krnově provést nejdříve za dva týdny po zahájení léčby.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -409,89 +496,87 @@
         <w:t xml:space="preserve">Petr Korč, nový primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnešní změna ve vedení města není náhodný krok. Té změně předcházely  dlouhá jednání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, odvolaný primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo to překvapení z čistého nebe, nikdo neavizoval,  nikdo vlastně neřekl ani ten důvod. Když jsme sem i já dotazoval na jednání  zastupitelstva na ten důvod, tak odpověď byla něco ve smyslu, že můžou a mají  ty hlasy, ale to k tomu politickému životu patří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hnutí Ano, Piráti a hnutí Naše město tak vytvořily koalici a  ČSSD společně s KDU-ČSL přechází do opozice. Jediná strana, pro kterou se  nic nemění je hnutí ANO, té zůstali ve funkci i dva náměstci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hnutí Ano, Piráti a hnutí Naše město tak vytvořily koalici a  ČSSD společně s KDU-ČSL přechází do opozice. Jediná strana, pro kterou se  nic nemění je hnutí ANO, té zůstali ve funkci i dva náměstci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme měli určité neshody a nejasnosti, zejména s ČSSD.  Asi nebyly nepřekonatelné, ale v rámci utváření vztahů v tom novém  formátu se nám zdá, že mnoho věcí bude průchozích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tichý, nový neuvolněný radní:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme ještě trochu překvapení, že to opravu se podařilo  dotáhnout do konce. Těšíme se, je to zodpovědnost a musíme k tomu přistoupit  s pokorou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové vedení se chce zaměřit na větší transparentnost a  efektivitu úřadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové vedení se chce zaměřit na větší transparentnost a  efektivitu úřadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V DK Poklad už ladí poslední detaily interiéru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -567,79 +652,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozšířená kapacita očkovacího centra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Až 300 lidí denně zvládnou nyní naočkovat zdravotníci v Očkovacím centru, které funguje od ledna v Nemocnici s poliklinikou v Karviné-Ráji. S administrativou a koordinací pomáhají v centru pracovníci městského domu kultury a knihovny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Očkovací centrum v nemocnici s poliklinikou v Karviné ráji funguje od 3. ledna, za první dva měsíce zde bylo naočkováno více jak 2 tisíce občanů z řad zdravotníků, občanů starších 70 a 80 let a pedagogů. Od 15. března je kapacita centra rozšířena na 300 lidí denně. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Očkovací centrum v nemocnici s poliklinikou v Karviné ráji funguje od 3. ledna, za první dva měsíce zde bylo naočkováno více jak 2 tisíce občanů z řad zdravotníků, občanů starších 70 a 80 let a pedagogů. Od 15. března je kapacita centra rozšířena na 300 lidí denně.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Murínová, mluvčí NsP Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Těch tři sta lidí není konečné číslo, je to aktuální počet vakcín, které jsme od MSK  dostali, my máme kapacitu přizpůsobenou na 500 lidí denně. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Očkovací centrum se skládá z několika čekáren, místnosti pro administrativu a samotného očkovacího místa s boxy. S koordinací pomáhají v centru pracovníci MěDk a knihovny.</w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Očkovací centrum se skládá z několika čekáren, místnosti pro administrativu a samotného očkovacího místa s boxy. S koordinací pomáhají v centru pracovníci MěDk a knihovny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -714,93 +793,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-21-03-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>