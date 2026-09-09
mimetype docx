--- v0 (2025-12-30)
+++ v1 (2026-09-09)
@@ -1,122 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.3.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Brífink po jednání Krizového štábu Moravskoslezského kraje - 22. 3. 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mírné zklidnění - tak se dá hovořit o aktuální situaci v Moravskoslezském kraji v souvislosti s pandemií Covid-19. Nabízíme vám pravidelný záznam pondělního brífinku po jednání Krizového štábu Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman Moravskoslezského kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Situace je relativně stabilní. Uvidíme, co se bude dít další týdny. Důležité je na tom to, že přeci jen ten lockdown a pozastavení mobility mezi okresy se projevilo v tom, že došlo k rozvolnění nárůstu - nebyl tak dynamický, jako v předcházejících vlnách, které jsme sledovali. To je určitě dobrá zpráva. Věřme, že situace už nebude dál eskalovat a bude se dál zlepšovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Od minulého pondělí k dnešnímu dni podle hejtmana nedošlo k dalším nárůstům u lůžek intenzivní péče. Situaci označil jako křehkou rovnováhu. Lehce ubylo také zatížení lůžek s umělou plicní ventilací. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman Moravskoslezského kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Nepředpokládáme, že bychom si nedokázali pomoct sami. Vše jsme v daný okamžik schopni řešit s našimi nemocnicemi a hlavně s naší páteřní nemocnicí, což je Fakultní nemocnice Ostrava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hejtman na brífinku hovořil i o očkování a řekl, že nabývá na síle jeho rychlost. Snižuje se tedy rozdíl mezi dodanými vakcínami a proočkovánými vakcínami. Kraj dostal celkem 21.600 dávek AstryZenecy, této vakcíny je 73 procent proočkováno, směřována je do ordinací praktických lékařů. Vakcín Moderna dorazilo do našeho regionu zatím 27.600 dávek, vyočkováno je 86 procent vakcín. Nejpočetněji je v kraji zatím zastoupena vakcína Pfizer/BioNTech, do regionu přišlo 108.810 dávek, vyočkováno je 93 procent.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hejtman na brífinku hovořil i o očkování a řekl, že nabývá na síle jeho rychlost. Snižuje se tedy rozdíl mezi dodanými vakcínami a proočkovánými vakcínami. Kraj dostal celkem 21.600 dávek AstryZenecy, této vakcíny je 73 procent proočkováno, směřována je do ordinací praktických lékařů. Vakcín Moderna dorazilo do našeho regionu zatím 27.600 dávek, vyočkováno je 86 procent vakcín. Nejpočetněji je v kraji zatím zastoupena vakcína Pfizer/BioNTech, do regionu přišlo 108.810 dávek, vyočkováno je 93 procent. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman Moravskoslezského kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Už se dostáváme do situace, kdy čekáme další dodávky vakcín, protože se vyčerpává to, co jsme dostali minulý týden. Ty by měly přijít toto úterý, takže pevně věřím, že to vše dobře dopadne. Dávky jsou potvrzené, takže by mělo probíhat očkování dál v nezměněné dynamice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další informace najdete v záznamu brífinku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-03-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>