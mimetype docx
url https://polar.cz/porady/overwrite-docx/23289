--- v0 (2026-03-27)
+++ v1 (2026-05-19)
@@ -1,77 +1,185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2021, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u pořadu Dopravní revue, právě začínáme, mám pro vás témata z dopravy v našem regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba nového mostu ochromí dopravu v centru Jablunkova</w:t>
       </w:r>
-      <w:br/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Most v centru Jablunkova je součástí velmi frekventované Nádražní ulice. Demolice a stavba nového mostu omezí dopravu v centru města natolik citelně, že už teď se jedná o tom, jak situaci zvládnout.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Velké komplikace čekají centrum Jablunkova. Připravuje se tam demolice silničního mostu přes řeku Olši, který je v havarijním stavu. Než řeku překlene nový most, bude veškerá doprava vedena po dlouhých objízdných trasách.  Most v centru Jablunkova je součástí velmi frekventované Nádražní ulice. Demolice a stavba nového mostu omezí dopravu v centru města natolik citelně, že už teď se jedná o tom, jak situaci zvládnout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hamrozi (KDU-ČSL), starosta Jablunkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V současné době řešíme s Moravskoslezským krajem opravu mostu, který byl postaven v roce 1970. Je už docela v chatrném stavu, obnažena je už i armatura a je třeba ho v nejbližší době rekonstruovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslava Chlebounová, mluvčí MSK: </w:t>
       </w:r>
@@ -83,114 +191,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město se sice snažilo, aby po dobu stavby byl vedle postaven provizorní most, nakonec však bude přes řeku vybudována jen lávka pro pěší. Všechna ostatní doprava bude vedena po delších objízdných trasách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hamrozi (KDU-ČSL), starosta Jablunkova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Oprava bude probíhat tak, že most bude zcela stržen. Nový bude vypadat tak, že tam bude ocelová předpjatá konstrukce, nebude tam středový pilíř, aby nedocházelo k destrukcím při povodních.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba mostu výrazně ovlivní dopravu v centru města. Objízdné trasy jsou dlouhé a budou po nich vedeny i autobusové spoje.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Další změny v letovém řádu ostravského letiště v Mošnově. Po dohodě s leteckou společností LOT je ke konci března kvůli světové pandemické situaci pozastavena linka do Varšavy. O termínu obnovení bude letiště s přepravcem jednat v červnu. Stejné opatření se týká i vnitrostátní letů do Prahy, poslední spoj odletí 27.března. Není to poslední změna, posunul se také termín obnovení linky do Londýna - z 30. března na 1. květen.</w:t>
+        <w:t xml:space="preserve">Stavba mostu výrazně ovlivní dopravu v centru města. Objízdné trasy jsou dlouhé a budou po nich vedeny i autobusové spoje. Jablunkovští se paradoxně snaží stavbu nového mostu oddálit. V jeho blízkosti totiž nyní staví dopravní terminál a obávají se důsledků souběhu obou staveb.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Další změny v letovém řádu Letiště Ostrava</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Další změny v letovém řádu ostravského letiště v Mošnově. Po dohodě s leteckou společností LOT je ke konci března kvůli světové pandemické situaci pozastavena linka do Varšavy. O termínu obnovení bude letiště s přepravcem jednat v červnu. Stejné opatření se týká i vnitrostátní letů do Prahy, poslední spoj odletí 27.března. Není to poslední změna, posunul se také termín obnovení linky do Londýna - z 30. března na 1. květen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Bujnovský, obchodní ředitel Letiště Ostrava, a.s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pokud dojde ke zlepšení pandemické situace, kromě linky do Londýna bude 26.4. zahájeno letecké spojení s Kyjevem se společností SkyUp Airlines. Zároveň letecká společnost Smartwings spustí letní charterové lety do Egypta, ke kterým se koncem května přidá dalších 15 letních destinací. V souvislosti s tím jednáme o zavedení covid centra na ostravském letišti, kde cestující budou mít možnost otestovat se před svým odletem nebo po příletu."</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Stavbaři se opět vrátili na estakádu ve Frýdku-Místku</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Stavbaři se opět vrátili na estakádu ve Frýdku-Místku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od pondělí 15. března je uzavřen sjezd a nájezd na estakádu u haly Polárka ve Frýdku-Místku. Důvodem je pokračování rekonstrukce severních ramp. MHD už kvůli tomu najela od března na výlukový jízdní řád. Opravy jsou naplánovány do konce letošního roku.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Harmonogram stavebních činností plánovaný do konce roku bude důvodem úplné uzavírky sjezdu i výjezdu silnice I/48, tím pádem nebude možné sjet od Frýdku směrem ke sportovní hale Polárka a nebude umožněn ani výjezd od této haly ve směru na Místek. Značená objížďka povede stejně jako loni přes třídu T. G. Masaryka a ulici Nádražní. Oprava severních ramp potrvá do konce letošního roku. Rekonstrukce spočívá ve výměně mostního svršku včetně hydroizolace, dále projekt počítá se sanací opěr, křídel a poškozených povrchů nosné konstrukce. Před dokončením budou osazeny nové zádržné systémy. Celková cena oprav jižních i severních ramp vychází na cca 48,4 milionu Kč bez DPH.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Host ve studiu: Milan Novák, náměstek ředitele SS MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
@@ -532,93 +634,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-24-03-2021-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>