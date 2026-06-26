--- v0 (2026-02-16)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2021, 17:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studuj u nás</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, tento díl školního magazínu TV Polar Studuj u nás speciál věnujeme celý umělecké škole Ave Art z Ostravy – Hrabůvky. Té se totiž podařila velká věc, a sice akreditace Vyšší odborné školy. V první reportáži uslyšíme názory ředitele Ave Artu pana Jaroslava Prokopa a také náměstka hejtmana MS kraje pro školství Stanislava Folwarczného. A v dalších třech reportážích si představíme jednotlivé obory, které se budou na Vyšší odborné škole vyučovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AVE ART Ostrava otevírá novou Vyšší odbornou školu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ave Art v Ostravě je velmi ambiciózní umělecká škola, která dosud sklízela úspěchy na poli základního a středního vzdělávacího stupně. Nyní, od 1. září letošního roku, k nim přibude dlouho plánovaná Vyšší odborná škola.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -157,57 +272,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Břuska, zástupce ředitele Ave Art pro uměleckou činnost: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Do tohoto oboru zapadá úplně všechno, ať je to navrhování od účetních předmětů přes nábytek, automobily, motorky, letadla, de facto na co si člověk vzpomene, tak to má co dočinění s průmyslovým designem. Tudíž naši studenti budou muset umět vše o materiálech, které se dnes pohybují ve světě, ať to jsou kompozitní materiály, ať to jsou klasické materiály, jako jsou hliníkové slitiny, oceli a podobně, tak to vše si budou muset osvojit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaký bude rozdíl mezi absolventem průmyslového designu na střední umělecké škole a absolventem produktového a průmyslového designu na VOŠce?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Marek Břuska, zástupce ředitele Ave Art pro uměleckou činnost: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marek Břuska, zástupce ředitele Ave Art pro uměleckou činnost: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Když naši absolventi ukončí studium, tak budou návrhář a designéři, kteří budou moct bez problémů založit svou vlastní firmu. My budeme naše studenty vysílat na pracovní stáže, které budou kolem 320 hodin minimálně, díky této firemní politice budou umět více prakticky, než teoreticky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V oboru produktový a průmyslový design se budou vyučovat jak moderní, tak klasické technologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Břuska, zástupce ředitele Ave Art pro uměleckou činnost:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My naším studentům chceme nabídnout, že budou moct vyrábět nejenom moderní technologii, jako jsou 3D tisky, 3D frézování, řezání laserem, ale taky chceme, aby si osvojili ty klasické metody, takže budou navštěvovat svou dílnu, truhlárnu, máme zde sádrovnu, zkrátka všechno tak, aby si mohli osahat ty původní způsoby výroby, tak jako to bylo definováno v naší škole, takže tady z této ideje vycházíme, nejdřív musí být řemeslník a potom může něco navrhovat.“</w:t>
@@ -503,93 +617,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-24-03-2021-17-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>