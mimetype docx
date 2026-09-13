--- v1 (2026-06-26)
+++ v2 (2026-09-13)
@@ -659,51 +659,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-24-03-2021-17-27" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/studuj-u-nas/studuj-u-nas-24-03-2021-17-27?url=studuj-u-nas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>