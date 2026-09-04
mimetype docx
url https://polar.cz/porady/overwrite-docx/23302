--- v0 (2026-03-17)
+++ v1 (2026-09-04)
@@ -1,68 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.3.2021, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj přispěje profesionálním i dobrovolným hasičům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj opět významně přispěje profesionálním jednotkám hasičů na nové vybavení i na rekonstrukci stanic. Peníze dostanou i dobrovolní hasiči , kteří mají v integrovaném záchranném systému důležitou roli.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasičský záchranný sbor MS kraj patří v naší zemi k úplné špičce a fungování Integrovaného bezpečnostního centra nám závidí celá Evropa. Je ale velmi důležité udržovat techniku na špičkové úrovni a proto krajský úřad každý rok přispívá hasičům na její obnovu. Letos to bude 37 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hasiči jsou nepostradatelní při zajišťování bezpečnosti obyvatel kraje. A během pandemie se jejich přínos pro společnost ještě více potvrdil. Proto je nutné, aby měli pro svou činnost kvalitní vybavení. Nejmodernější technická zařízení mohou výrazně zvýšit efektivitů zásahů. Kraj proto přispěje 15 a půl milionu na čtyři nové cisternové stříkačky a další potřebné technické prostředky. Nikdo by si přece nepřál, aby hasiči pracovali a často i zachraňovali lidské životy se zastaralou technikou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,51 +378,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bednář (ANO), starosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Pomyslný pohár trpělivosti přetekl. Vážím si snahy zaměstnanců společnosti Ostravské městské lesy a zeleň, kteří se starají o naše zelené srdce obvodu. Spolupracujeme na tom, aby byl Bělský les příjemným místem k odpočinku a načerpání energie. Nesmyslné sprejování nacistických symbolů po všem okolo má za následek nejen finanční náklady na obnovu, ale i zklamání návštěvníků lesa a těch, kteří o les pečují. Ti co škody páchají, se chovají jako gauneři. Tak na ně jako na gaunery coby soukromá osoba vypisuji odměnu 5000 korun za pomoc při jejich dopadení.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celý Bělský les je momentálně pod dohledem tří kamer, které jsou napojeny na dispečink městské policie. A jak se ukazuje, tento počet je nedostatečný. Ostravské městské lesy proto chtějí vyvolat další jednání, která by vedla k posílení kamerového systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -376,93 +500,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-25-03-2021-17-45?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>