--- v0 (2025-12-24)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.3.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozvolnění pohybu přivedlo do Beskyd více turistů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedávné třítýdenní omezení pohybu osob pouze na katastry obcí a měst s sebou přineslo téměř totální vylidnění Beskyd. Turisté se teď do hor pomalu vracejí, byť jen v rámci svých okresů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,53 +327,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Otevření Oddělení následné péče se KHN osvědčilo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská hornická nemocnice otevřela v letošním roce Oddělení následné péče. Využila k tomu celé třetí patro v novém modulárním pavilonu. Pro pacienty má tento krok hned několik výhod, podívejte se.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oddělení následné péče se nachází ve třetím patře pavilonu, který Karvinská hornická nemocnice nechala jako první v ČR postavit modulárním systémem. Od začátku jeho zprovoznění je určeno pro pacienty, kteří po ukončení léčby na akutním lůžku potřebují ještě zdravotnickou péči ať už v podobě rehabilitace nebo doléčení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oddělení následné péče se nachází ve třetím patře pavilonu, který Karvinská hornická nemocnice nechala jako první v ČR postavit modulárním systémem. Od začátku jeho zprovoznění je určeno pro pacienty, kteří po ukončení léčby na akutním lůžku potřebují ještě zdravotnickou péči ať už v podobě rehabilitace nebo doléčení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Vargová, mluvčí KHN:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta následná péče je dlouhodobě deficitní, když jsme to oddělení následné péče neměli, tak jsme museli posílat žádosti o umístění do okolních zařízení a pacienty čekal převoz. teď, když to oddělení máme, tak ten přesun v rámci nemocnice je jednodušší, pohodlnější a méně stresující."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oddělení následné péče disponuje deseti pokoji, celkem je k dispozici 30 lůžek. Na každém pokoji je vlastní sociální zařízení a televize. Pacientům je poskytována komplexní péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -276,53 +390,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednou ze současných pacientek je i 84letá paní Ela Moronová z Karviné. Byla na oddělení následné péče hospitalizována jako pacientka, která se stěží dokázala posadit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ela Moronová, pacientka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Je to lepší, můžu víc chodit. Jsou všichni šikovní, zaslouží si jedničku s hvězdičkou." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maximální doba pobytu pacienta na oddělení následné péče je 90 dní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Maximální doba pobytu pacienta na oddělení následné péče je 90 dní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výzvu “Ukliďme za humny” Novojičínští přijali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -334,53 +447,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na jarní úklid v rámci kampaně “Ukliďme svět/Ukliďme Česko” zareagovali Novojičínští i letos a v malých skupinách nebo jen tak v rámci procházky se vydávali vyčistit své oblíbené lokality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Hrdličková, koordinátorka Zdravého města Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kampaň Ukliďme Česko už má třetí termín, který je nějakým způsobem postižený koronavirem. Pořadatelé této výzvy se snažili adaptovat na to, že pořádání hromadných akcí dobrovolníků teď není možné, takže přišli s výzvou Ukliďme za humny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V sobotu 27. března, která byla oficiálním termínem dobrovolnické akce, se několik lidí například rozhodlo udělat pořádek kolem jízdárny koní v místní části Žilina a toku Jičínky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V sobotu 27. března, která byla oficiálním termínem dobrovolnické akce, se několik lidí například rozhodlo udělat pořádek kolem jízdárny koní v místní části Žilina a toku Jičínky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“A co jsme tady našli, to je strašné, od plastů přes krabice od jídla, no prostě úplně všechno.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Pavlíčková, účastnice akce: </w:t>
       </w:r>
       <w:r>
@@ -638,93 +750,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-03-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>