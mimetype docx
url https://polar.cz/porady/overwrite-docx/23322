--- v0 (2025-12-24)
+++ v1 (2026-06-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.3.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">13letý zloděj se protáhl do domu sklepním oknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravským strážníkům se opět podařilo chytit přímo při činu zloděje, který se pro lup proboural přes okno do sklepa. Má teprve 13 let a ukázalo se, že jde o starého známého. I přes svůj nízký věk už toho má za sebou tolik, že je ve výchovném ústavu. Dokonce i loupeže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,75 +362,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči požár zdolali za několik minut po příjezdu. Více práce jim dalo následné dohašování a rozebírání stavení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tesař, velitel zásahu HZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jednotka vyjela na zásah k požáru hospodářské budovy o rozměrech 5 x 7 metrů. po příjezdu na místo jednotka potvrdila, že se jedná o požár hospodářské budovy. Na lokalizaci a likvidaci požáru nasadila celkem 3 vodní proudy.  Na místě zasahovala jedna profesionální jednotka z Havířova a dobrovolné jednotky Havířov Město a Šenov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V bývalé dílně byly uskladněny různé věci, převážně starší hodnotné stoly, křesla nebo šicí stroje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V bývalé dílně byly uskladněny různé věci, převážně starší hodnotné stoly, křesla nebo šicí stroje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Pristáš, majitel domu a provozovatel servisu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Měli jsme tam uskladněný starší nábytek, kožené sedačky z předchozí provozovny. Bylo tam opravdu hodně dřevěných věcí a stěny byly dřevěné, takže to rychle chytlo a shořelo všechno. Naštěstí to nepřeskočilo na barák."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Požár vypukl pravděpodobně od kamen. Naštěstí se nikdo zranil, ale škoda je zatím odhadována na 300 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Požár vypukl pravděpodobně od kamen. Naštěstí se nikdo zranil, ale škoda je zatím odhadována na 300 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O Hotel Centrum projevil zájem soukromý vlastník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -341,89 +454,87 @@
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mohu potvrdit, že na město skutečně přišla  oficiální nabídka. Jedná se o nabídku na směnu nemovitosti za jiné nemovitosti  od soukromého subjektu. Je to poměrně žhavá novinka, takže to budeme muset důkladně posoudit a samozřejmě není vyloučeno, že přijdou další nabídky.  Město se bude muset poctivě zabývat všemi nabídkami a pokusit se  vyhodnotit, jestli je ta nabídka zajímavá, případně pokud by těch nabídek bylo více,  která je pro město nejvýhodnější."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás to byla novinka, protože jsme byli nastaveni na to,  že Hotel Centrum se bude demolovat a bude se tam stavět určitý počet obytných  domů. Tím samozřejmě se celý tento záměr popřel, protože pokud hotel směníme, tak samozřejmě už se ten záměr nebude realizovat a hotel  zůstane. Naším jednoznačným požadavkem bylo hotel nebourat, protože si pořád  myslíme, že ho lze smysluplně využít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle prvotních informací chce soukromník vyměnit hotel za  obytné domy. Zástupci města je ale ještě neviděli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle prvotních informací chce soukromník vyměnit hotel za  obytné domy. Zástupci města je ale ještě neviděli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Proto byla navržena pracovní skupina, která bude tvořena z členů  zastupitelstva a ta se tím bude zabývat. To znamená, že ten výstup by měl být  potom doporučení té směny anebo doporučení jiného řešení. Za nás je dobré každé  řešení, které povede k tomu, že se Hotel Centrum nebude demolovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládám, že kromě té pracovní skupiny, která má spíše  politický rozměr bude muset nepochybně existovat i odborné stanovisko ze strany  odborů magistrátu. Musíme to zvážit ze všech možných hledisek. Já chápu, že ta  odpověď je asi velmi obecná, ale předpokládám, že tam bude velice tvrdé  vyjednávání, jak mezi městem, tak mezi těmi případnými zájemci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V případě, že by město přistoupilo na nabídku soukromníka,  pravděpodobně by si také nastavilo podmínky, které by jasně zavázaly nového  majitele k tomu, co může z hotelu vybudovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V případě, že by město přistoupilo na nabídku soukromníka,  pravděpodobně by si také nastavilo podmínky, které by jasně zavázaly nového  majitele k tomu, co může z hotelu vybudovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mateřská škola nalákala písní na akci Ukliďme Česko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -604,93 +715,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-03-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>