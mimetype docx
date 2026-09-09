--- v0 (2025-12-30)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.3.2021, 18:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Brífink po jednání Krizového štábu Moravskoslezského kraje - 29. 3. 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Využijte Velikonoc a zůstaňte doma, ještě není vhodná doba na rozvolňování a sociální kontakty." Hejtman Ivo Vondrák zhodnotil další vývoj pandemie v Moravskoslezském kraji. Situace na jednotkách intenzivní péče je zatím stabilní, záchranáři mají ale stále vysoký počet výjezdů k nakaženým pacientům, které následně převážejí do nemocnic na standardní lůžka. Čeká se zároveň na další dodávky vakcín, očkovací centra kvůli nedostatku nemohou jet naplno. Na potvrzení termínu očkování čeká v kraji už 33 tisíc lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,53 +178,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve zdravotnictví opět trochu narostlo zatížení standardních lůžek, ARO a JIP stagnuje. Pořád jsou ale vysoké počty výjezdů záchranářů, kteří zavážejí pacienty do nemocnic. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska máme z 202 lůžek ARO a JIP, které jsou vyhrazeny pro covid+ 169 obsazeno, ale už jsme měli méně. Po tom jakémsi poklesu, ale zatím to jsou jednotky případů, nám to narostlo. To je ta nejkritičtější část, kterou potřebujeme udržet tak, abychom skutečně neměli situaci, že bychom neměli kam dát pacienta, kterého zaváží záchranná služba. Pevně věřím, že toto už dál neporoste, ale vyloučit se to nedá. Obáváme se toho, že ten počet pacientů na standardních lůžkách může se překlopit v to, že pokud se ten stav zhorší, tak bude muset být převeden na to ARO, JIP lůžko. Procházíme se tak na hraně propasti a čekáme, jak to bude vypadat do budoucna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Díky otevření dalších očkovacích center se kraj dostal na strop efektivity, protože má poměr 93 procent naočkovaných ze všech dodaných dávek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Díky otevření dalších očkovacích center se kraj dostal na strop efektivity, protože má poměr 93 procent naočkovaných ze všech dodaných dávek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Netrpělivě čekáme na další dodávky, abychom mohli očkovat co nejrychleji, protože to je dneska jediný limit. Jediným limitem toho, proč neočkujeme více je to, že nemáme takový počet vakcín, které bychom potřebovali. Naše centra zdaleka nejedou na svá maxima. Jedou sotva z poloviny, ne-li třetiny, což je samozřejmě málo. Čekáme už delší dobu, že se ta situace snad už bude zlepšovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nedostatek vakcín zkomplikoval i jejich zavážení k praktickým lékařům. Kraj se v případě vakcín Moderna dostává do situace, že i to málo, které jim chtěl dát, tak musí schovat pro potřeby druhých dávek, dokud nebude mít potvrzeno, že Moderna do kraje přijde. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Kravařích se zítra otevře další očkovací centrum.</w:t>
       </w:r>
@@ -244,93 +358,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-03-2021-18-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>