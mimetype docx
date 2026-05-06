--- v0 (2025-12-25)
+++ v1 (2026-05-06)
@@ -1,97 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.3.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V replice kostela v Gutech se už pracuje na interiéru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Gutech na Třinecku už zase stojí dřevěný kostel. Ten původní lehl v srpnu 2017 popelem po úmyslném zapálení. Replika kostela přijde na zhruba 27 milionů korun, které pokryje pojistka a výtěžek sbírky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce na stavbě kostela se po roce přesunuly především dovnitř. Řemeslníci pracují na vnitřním vybavení a detailech interiéru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Kotásek, vedoucí stavebního oddělení Biskupství ostravsko-opavského: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Je tam samozřejmě spoustu práce. Jednak tesaři dokončují nějaké drobnosti. Chybí osadit dveře, samozřejmě dokompletovat elektro, dokompletovat zabezpečovací systém. Je sice osazen nový oltář, ale bude ještě osazovat svatostánek.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Je tam samozřejmě spoustu práce. Jednak tesaři dokončují nějaké drobnosti. Chybí osadit dveře, samozřejmě dokompletovat elektro, dokompletovat zabezpečovací systém. Je sice osazen nový oltář, ale bude ještě osazovat svatostánek.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antonín Papšík, majitel tesařské firmy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nastoupili dneska malíři, kteří budou malovat interiér a následující řemesla, jako elektrika se provádí, kamenné dlažby máme hotové a pokračujeme dál ještě s venkovními úpravami.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kostel by měl být slavnostně otevřen počátkem května. Ještě v dubnu budou přivezeny čtyři zvony z polské zvonařské dílny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -125,53 +238,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">na východě Polska. Myslím, že můžu připomenout, že na ty zvony podstatnou částkou přispělo město Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velká pozornost se samozřejmě upíná k ochraně dřevěné repliky kostela před požárem. Nad kostelem byla vybudována nádrž o objemu 23 kubíků vody. Kostel je napojen na profesionální hasiče, přičemž systém bude vyhodnocovat nadměrnou teplotu uvnitř i vně kostela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově během března už třikrát přepadli večerku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už potřetí v tomto měsíci došlo k přepadení večerek v Havířově. Do jedné z prodejen přišel pachatel dokonce dvakrát. Policie nyní zveřejnila záběry z kamer a žádá veřejnost o pomoc. Přepadené prodavačky utrpěly velký psychický šok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -197,53 +309,52 @@
         <w:t xml:space="preserve">anketa, prodavačka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přepadl v červených montérkách paní vedoucí. Byla z toho samozřejmě v šoku. Chtěl peníze a vyhrožoval, že má u sebe i zbraň. Tu nakonec nevytáhl.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tuto večerku na Dlouhé třídě během března přepadli už dvakrát. Prodavačka si nese velké psychické následky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí PČR Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Na začátku března po páté hodině odpoledne vstoupil do večerky zatím neznámý muž. Pod pohrůžkou násilí se dožadoval vydání peněz. Nakonec z prodejny odešel z několika tisíci a krabičkami cigaret. Stejný scénář, v téže prodejně, byl zopakován o několik dní později. Znovu neznámá osoba ohrožovala obsluhu. Zřejmě jiný neznámý pachatel po vstoupení do večerky se pod pohrůžkou násilí také dožadoval vydání peněz. S sebou si z večerky odnesl pár tisíc korun.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Na začátku března po páté hodině odpoledne vstoupil do večerky zatím neznámý muž. Pod pohrůžkou násilí se dožadoval vydání peněz. Nakonec z prodejny odešel z několika tisíci a krabičkami cigaret. Stejný scénář, v téže prodejně, byl zopakován o několik dní později. Znovu neznámá osoba ohrožovala obsluhu. Zřejmě jiný neznámý pachatel po vstoupení do večerky se pod pohrůžkou násilí také dožadoval vydání peněz. S sebou si z večerky odnesl pár tisíc korun.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V případě, že někdo pozná muže z loupežného přepadení měl by neprodleně kontaktovat linku 158. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé jednali o koupi Bredy</w:t>
@@ -309,55 +420,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka  Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Byla bych ráda,  kdyby obchodní dům zase ožil a začal fungovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jestliže  bude tato ikonická stavba v majetku města, může projekt obnovy  podpořit také stát. Při své loňské návštěvě v Opavě to  přislíbil ministr kultury Lubomír Zaorálek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejlepší učitelé Ostravy-Jihu získali ocenění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu ocenili učitele základních a mateřských škol. A to u příležitosti narození učitele národa Jana Amose Komenského. Ocenění probíhalo v komorním duchu v Obřadní síni radnice.</w:t>
@@ -380,53 +486,52 @@
         <w:t xml:space="preserve">Dagmar Hrabovská, místostarostka MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Po roce distanční výuky můžeme říct, že všichni pedagogové se museli na toto zaměřit a samozřejmě těch tvůrčích nápadů muselo být velmi hodně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzhledem k vládním opatřením se učitelé v Obřadní síni radnice střídali, aby se nepotkávali. Doprovod jim dělali pouze ředitelé škol a školek, kteří je navrhli. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Labaničová, učitelka, MŠ Dvorského: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsem nadšená, Mám 40 let za sebou té pedagogické práce, takže jsem ráda, že jsem to všechno zvládla a že jsem i oceněná.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsem nadšená, Mám 40 let za sebou té pedagogické práce, takže jsem ráda, že jsem to všechno zvládla a že jsem i oceněná.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Augustová,učitelka, ZŠ Košaře: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám obrovskou radost, Co mi to přináší? Životní uspokojení, vnitřní náboj. Děti jsou úžasným nábojem pro dobrou náladu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další dva ředitelé si vysloužili poděkování za jejich přínosné aktivity, a to u příležitosti odchodu do důchodu a za zabezpečení chodu krizové školky a školy. Velký dík ale patří všem učitelům. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -444,213 +549,157 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výzva „Ukliďme Česko“ se v Bruntále ujala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K celorepublikové akci „Ukliďme Česko“ se v celé zemi přihlásilo přes tisíc subjektů. Jde o nejrůznější spolky, firmy, organizace, jednotlivce i celá města. V Bruntále se organizace celé akce ujalo Oddělení kultury města a spousta spoluorganizátorů. O ohlas byl opravdu velký.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Desítky lidí, odhadem na dvě stovky odpadky naplněných pytlů. To je předběžný výsledek akce, probíhající na území města i v nejbližším okolí. Přesné počty budou známy až po odvozu, sečtení a zvážení Technickými službami po víkendu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Konečná, organizátorka, Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme 6 stanovišť, na každém je takový pytlomat, lidé si můžou vzít pytel, rukavice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Kušnír, bývalý reprezentant a současný hráč fotbalového týmu Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přišel jsem tady hlavně na dobrou věc, která je vlastně celorepubliková, abychom se tady s manželkou zapojili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zájem lidí byl veliký, jen během první hodiny bylo vydáno několik desítek pytlů. Lidé si sami mohli vybrat lokalitu, která podle nich úklid nejvíce potřebuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Kušnírová, účastnice akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak já určitě do parku, protože sem rádi chodíme běhat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Co mě se týká, tak bysme rádi šli na cyklostezku směrem k Osramu, protože tam je spousta odpadků.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Kafková, spoluorganizátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ti lidi opravdu chodí, chodí maminky a dětma, chodí rodiny celé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, účastníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak asi k tomu Lídlu, vezmeme to přes Uhlířskou naši, kde bydlíme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nálezy byly opravdu pestré a bylo jich skutečně hodně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Účastník akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak našel jsem botu, něco co vypadalo jako tričko a plachtu a kliku.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Šalitroš, trenér fitness: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska jsme nasbírali asi 4 pytle, takže je vidět, že jsme úspěšní sběrači odpadu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Reakce lidí organizátory příjemně zaskočily. Někteří odpadky přímo vytřídili a sbírali opakovaně, jiní je sami odvezli nebo projevili zájem o opakování akce. Další v rámci dne Země bude organizovat Středisko volného času na svátek Země 29. dubna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -747,93 +796,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-03-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>