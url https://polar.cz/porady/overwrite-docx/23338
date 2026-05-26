--- v0 (2026-02-11)
+++ v1 (2026-05-26)
@@ -1,113 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.3.2021, 16:28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kolem rybníku Skučák by mohla vést naučná stezka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kolem rychvaldského rybníku Skučák, který je už od roku 1969 přírodní rezervací, by v dohledné době mohla vést naučná stezka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město usiluje, aby k tomu byla využita současná úzká cesta podél železniční tratě, kterou využívají především pěší a cyklisté. Povrch však bude nutné opravit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město usiluje, aby k tomu byla využita současná úzká cesta podél železniční tratě, kterou využívají především pěší a cyklisté. Povrch však bude nutné opravit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zdravím před Velikonocemi Rychvalďáky od rybníka Skučák, pro Rychvalďáky Skučok. Proč tu stojíme? Za prvé je to přírodní chráněná oblast, kde se vyskytují docela v krásném počtu hlavně racci, ale jsou tu i vzácní ptáci, jako bukač. Už jsem ho letos i slyšel. A oč nám tady jde? Kolem rybníku vede cestička, která tu byla odjakživa kolem tratě, v současné době ji používá hodně lidí k vycházkám s dětmi. Je to velice krásné prostředí. Já tomu říkám v létě zelený tunel a na podzim zlatý tunel. Když zezlátne listí, je to úžasné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ale bohužel, ten povrch je samé bahno, zvláště když jsou taková ta mokrá období. Chtěli jsme ji opravit, ale bohužel není naším majetkem, takže nemůžeme zatím nic takového použít. Zahájili jsme velmi intenzivní jednání jak s životním prostředím kraje, tak s ochranáři, kteří nemají nic proti tomu, aby se zde udělala mlatová cestička, která nezasahuje do přírody a my bychom to využili i jako takovou trošičku naučnou stezku, že by ty děti se podívaly jaký ptáček tu žije. Jsou tu velmi krásné scenérie. Lidé po nás chtějí, abychom tu cestičku opravili.” </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -182,93 +291,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-31-03-2021-16-28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>