--- v0 (2025-12-24)
+++ v1 (2026-05-17)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horské službě ubylo úrazů lyžařů, ale přibylo jich u turistů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli uzavřeným ski areálům měli horští záchranáři v Beskydech méně zásahů u zraněných lyžařů, ale naopak jim přibylo práce u turistů. Ti se navíc ve větším počtu pohybují na méně frekventovaných trasách, kde mají záchranáři komplikovanější přístup.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatímco loni od jara do podzimu bylo v Beskydech kvůli koronavirovým omezením turistů mnohem více, v zimě se hory naopak vylidnily, když byly mimo provoz lyžařská střediska. Změnu proti předchozím sezonám pocítili také horští záchranáři.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zatímco loni od jara do podzimu bylo v Beskydech kvůli koronavirovým omezením turistů mnohem více, v zimě se hory naopak vylidnily, když byly mimo provoz lyžařská střediska. Změnu proti předchozím sezonám pocítili také horští záchranáři. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radan Jaškovský, náčelník Horské služby Beskydy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letošní rok byl těžký, a nemyslím jen z pohledu práce Horské služby, i když i tak by to šlo nazvat, protože my máme těch zásahů u úrazů méně, než v předchozích letech, protože nosná část jsou ty lyžařské úrazy v zimním období. Takže to letos nebylo, ale přibylo nám mnohem více úrazů turistů v terénu, v různých místech tam, kde jsme předtím nikdy nezasahovali. Takže takové více náročnější na transport byly, než v předchozích sezonách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V posledních dnech v Beskydech turistů opět přibývá. Pomohlo tomu mírné rozvolnění pohybu osob v okresech. Například na Pustevny mohou přicházet obyvatelé okresů Vsetín a Nový Jičín. Všichni by ale chtěli ještě větší svobodu pohybu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -85,53 +199,52 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Určitě si myslím, že by to mělo být aspoň po ten kraj. Nevidím v tom zásadní přínos to uzavření jenom v malé lokalitě. Kdyby to bylo více, bylo by to lepší pro všechny. Zvlášť s nadcházejícím jarem a počasím a myslím, že i příroda tím trpí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme tady vyšli z Frenštátu pěšky kolem sjezdovky a je to fajn, že se uvolnily aspoň okresy, že člověk může aspoň na vycházku do přírody, tady n a Pustevny a do lesa a že nemusí jen po katastru obce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na Pustevny už také opět začala jezdit lanovka z Trojanovic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na Pustevny už také opět začala jezdit lanovka z Trojanovic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Architekti zpracovávají nejlepší návrhy Porubanů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -154,53 +267,52 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Robotová, autorka návrhu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chceme to hřiště tady nějak oživit a zároveň jsme chtěli přidat prvky i pro rodiče, kteří tady s těmi dětmi chodí,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aby si mohli třeba i zasportovat, nebo si jenom odpočinout, posedět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nově by se ve dvoře měly objevit například trampolíny, lanové překážky, posilovací stroje, nebo lanovka na svahu. A také živá expozice s ohledem na Stanici mladých přírodovědců a mateřskou školu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nově by se ve dvoře měly objevit například trampolíny, lanové překážky, posilovací stroje, nebo lanovka na svahu. A také živá expozice s ohledem na Stanici mladých přírodovědců a mateřskou školu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Čech, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">koordinátor participačních aktivit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
@@ -218,53 +330,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Špačková, koordinátorka MA21, MOb Ostrava-Poruba:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na konci dubna bysme měli mít hotovy všechny tři ideové návrhy v nějaké předfinální podobě a následovat bude krok takový, že to budeme projednávat v místě samém s tou komunitou, která v tom dvoře nebo prostoru žije.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finální verze návrhů pak budou hotovy na konci května a v červnu bude spuštěno hlasování, ve kterém Porubané vyberou vítěze. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuální situace v MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Moravskoslezském kraji pokračuje mírné zlepšení epidemiologické situace. Do regionu dorazily další vakcíny. To jsou témata, která teď krátce probereme s hejtmanem Ivo Vondrákem, kterého zdravím na dálku. Dobrý den.</w:t>
       </w:r>
     </w:p>
@@ -405,53 +516,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Karviné-Louk zajíždí pojízdná prodejna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Karviné-Louk začala zajíždět pojízdná prodejna potravin. Hlavním důvodem bylo skončení provozu kamenné prodejny. Město se dohodlo s prodejcem z Polska, který do Louk dojíždí třikrát týdně a zastavuje na několika místech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V městské části Louky skončil provoz tamní kamenné prodejny potravin. Aby místní obyvatelé nemuseli zajíždět pro základní potraviny až do centra města, zajistilo pro ně vedení města pojízdnou prodejnu. Hledali mezi českými i polskými prodejci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V městské části Louky skončil provoz tamní kamenné prodejny potravin. Aby místní obyvatelé nemuseli zajíždět pro základní potraviny až do centra města, zajistilo pro ně vedení města pojízdnou prodejnu. Hledali mezi českými i polskými prodejci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nepodařilo se nám oslovit žádné české pojízdné prodejce a díky tomu, že jsme v příhraničí a i okolní města mají s polskými pojízdnými prodejnami velmi dobré zkušenosti, tak jsme zvolili tento způsob. Vybrali jsme prodejnu, která má široký sortiment a hlavně pan prodejce je ochoten nám zajíždět na více míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé Karviné-Louk</w:t>
       </w:r>
       <w:r>
@@ -462,53 +572,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potraviny přiváží do Louk pan Marek Czyž z polských Kaczyc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Czyž, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všechny výrobky jsou z polské produkce. Jsou to převážně základní potraviny, jako pečivo, uzeniny, mléčné výrobky, zelenina, zákusky i nějaká drogerie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozšíří se nejen nabídka sortimentu, ale i míst, kam bude pojízdná prodejna zajíždět. V současné době má pojízdná prodejna čtyři zastávky, u Rybího domu, kostela a na ulicích Malé a Velké Kempy. Po Velikonocích se přidá ještě zastávka u mateřské školky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozšíří se nejen nabídka sortimentu, ale i míst, kam bude pojízdná prodejna zajíždět. V současné době má pojízdná prodejna čtyři zastávky, u Rybího domu, kostela a na ulicích Malé a Velké Kempy. Po Velikonocích se přidá ještě zastávka u mateřské školky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My teď uvažujeme i o tom a zjišťovali jsme zájem ve Starém Městě, že by tento prodejce zajížděl i do Starého Města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pojízdná prodejna je lidem k dispozici 3x týdně, vždy v pondělí, středu a sobotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -604,93 +713,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-04-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>