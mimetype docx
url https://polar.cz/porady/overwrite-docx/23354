--- v0 (2025-12-25)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 2.4.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">13letý zloděj se protáhl do domu sklepním oknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravským strážníkům se opět podařilo chytit přímo při činu zloděje, který se pro lup proboural přes okno do sklepa. Má teprve 13 let a ukázalo se, že jde o starého známého. I přes svůj nízký věk už toho má za sebou tolik, že je ve výchovném ústavu. Dokonce i loupeže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -841,51 +941,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-02-04-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>