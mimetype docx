--- v1 (2026-04-02)
+++ v2 (2026-05-19)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 2.4.2021, 16:00</w:t>
+              <w:t xml:space="preserve">2.4.2021, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -229,54 +244,52 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Gutech na Třinecku už zase stojí dřevěný kostel. Ten původní lehl v srpnu 2017 popelem po úmyslném zapálení. Replika kostela přijde na zhruba 27 milionů korun, které pokryje pojistka a výtěžek sbírky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Práce na stavbě kostela se po roce přesunuly především dovnitř. Řemeslníci pracují na vnitřním vybavení a detailech interiéru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Kotásek, vedoucí stavebního oddělení Biskupství ostravsko-opavského: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Je tam samozřejmě spoustu práce. Jednak tesaři dokončují nějaké drobnosti. Chybí osadit dveře, samozřejmě dokompletovat elektro, dokompletovat zabezpečovací systém. Je sice osazen nový oltář, ale bude ještě osazovat svatostánek.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Je tam samozřejmě spoustu práce. Jednak tesaři dokončují nějaké drobnosti. Chybí osadit dveře, samozřejmě dokompletovat elektro, dokompletovat zabezpečovací systém. Je sice osazen nový oltář, ale bude ještě osazovat svatostánek.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antonín Papšík, majitel tesařské firmy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nastoupili dneska malíři, kteří budou malovat interiér a následující řemesla, jako elektrika se provádí, kamenné dlažby máme hotové a pokračujeme dál ještě s venkovními úpravami.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kostel by měl být slavnostně otevřen počátkem května. Ještě v dubnu budou přivezeny čtyři zvony z polské zvonařské dílny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -583,144 +596,136 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stezka by mohla lidem přiblížit ptačí rezervaci Skučák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Málokdo z Rychvaldu a okolí si uvědomuje, jak cennou lokalitou je rybník Skučák. Jde o rezervaci, kde se daří vodnímu ptactvu, ale i dalším živočichům. Město teď chce okolí rybníku zvelebit a zřídit tam naučnou stezku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rybník Skučák v Rychvaldě je jedinou přírodní rezervací na Karvinsku. Ta tam byla vyhlášena už v roce 1969. Město teď plánuje kolem rybníka vybudovat naučnou trasu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rybník Skučák v Rychvaldě je jedinou přírodní rezervací na Karvinsku. Ta tam byla vyhlášena už v roce 1969. Město teď plánuje kolem rybníka vybudovat naučnou trasu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Kolem rybníku vede cestička, která tu byla odjakživa kolem tratě, v současné době ji používá hodně lidí k vycházkám s dětmi. Je to velice krásné prostředí. Já tomu říkám v létě zelený tunel a na podzim zlatý tunel. Když zezlátne listí, je to úžasné. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vyšlapaná stezka není v dobrém stavu a je nutné ji opravit. Není však v majetku města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vyšlapaná stezka není v dobrém stavu a je nutné ji opravit. Není však v majetku města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Starostka (ANO), starosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Zahájili jsme velmi intenzivní jednání jak s životním prostředím kraje, tak s ochranáři, kteří nemají nic proti tomu, aby se zde udělala mlatová cestička, která nezasahuje do přírody a my bychom to využili i jako takovou trošičku naučnou stezku. Jsou tu velmi krásné scenérie.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Zahájili jsme velmi intenzivní jednání jak s životním prostředím kraje, tak s ochranáři, kteří nemají nic proti tomu, aby se zde udělala mlatová cestička, která nezasahuje do přírody a my bychom to využili i jako takovou trošičku naučnou stezku. Jsou tu velmi krásné scenérie.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opravu stezky by přivítali také pěší a cyklisté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jezdím tady zkratkou pro chleba. Je to dobré, ale mohlo by to být lepší. kaluže a kořeny tam jsou, takže je to problematické a kdyby se to zlepšilo, bylo by to dobré.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak potvrzují odborníci, rezervace je skutečně cennou lokalitou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Polášek, zoolog:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ti návštěvníci, kteří k rybníku přijdou, tak kromě těch racků, labutí, hus a kachen také mohou vidět potápky. Pravidelně tam hnízdí potápka roháč, potápka malá. V noci se dají z rákosí slyšet chřástalové. Hnízdí tam minimálně dva druhy. Potom se také ozývá bukač a  objevují se také další vzácné druhy ptáků, včetně slavíka modráčka, který je předmětem ochrany v ptačí oblasti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když bude kolem rybníka naučná stezka, lidé budou muset dodržovat přísná pravidla přírodní rezervace. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výpůjčky v knihovně přes výdejní okénko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -767,64 +772,59 @@
         <w:t xml:space="preserve">návštěvník  knihovny P. Bezruče v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Raději  si vybírám knihy přímo z polic, než takto.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihy  si nejprve lidé vyberou v on-line katalogu, objednají si je,  knihovnice je připraví a teprve potom si pro ně mohou přijít.  Většinou je objednávka vyřízená ještě týž den.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela  Hrbáčová, vedoucí odd. pro dospělé, Knihovna Petra Bezruče,  Opava </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Lidé, kteří nemají  přístup na internet si mohou objednávat telefonicky nebo  prostřednicvím e-mailu.   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Lidé, kteří nemají  přístup na internet si mohou objednávat telefonicky nebo  prostřednicvím e-mailu.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkou  je sběrný box na knihy, kde mohou lidé odložit ty, které už  nepotřebují. Pracovníci knihovny je protřídí. Ve fondu knihovny  nechají ty, které tam chybí. Ostatní předají neziskovým  organizacím, nebo také do knihovničky  v opavských? Sadech  Svobody.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -899,65 +899,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>