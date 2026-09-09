--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Otužilec se šel vykoupat v Ostravici a začal se topit. Příbuzní ho chtěli zachránit, ale dopadlo to tragicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Náročný, vyčerpávající a bohužel velmi smutný zásah. Desítky členů integrovaného záchranného systému společně s vojáky předvedli maximální nasazení v boji o každou minutu. Bohužel i třetího tonoucího už našli bez známek života. Záchranáři ještě během pátku potvrdili, že zemřeli oba mladíci vytažení z vody. Po třetím se pátralo ještě v sobotu. Nejstarší z nich se chtěl v pátek odpoledne vykoupat v řece Ostravici a začal se topit. Další dva za ním rychle skočili a chtěli ho zachránit. Vzápětí oba bohužel vzala voda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -133,53 +248,52 @@
         <w:t xml:space="preserve">Jakub Kozák, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velitel zásahu požádal Povodí Odry o dočasné snížení průtoku vody v řece. Hasiči zahájili průzkum jezů na člunech uvázaných na traverz lanovou technikou, zároveň  prozkoumávali oba břehy řeky a to jak ve spolupráci s policisty, tak i s vojáky, kteří v  současné době posilují policejní hlídky. Ze vzduchu se do pátrání po pohřešovaných  zapojily i vrtulníky Letecké záchranné služby a Policie ČR - druhý jmenovaný s termovizní  kamerou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nalézt třetího pohřešovaného se v průběhu pátečního zásahu nepodařilo a to ani přes  nasazení policejních potápěčů. Pátrací akce byla ukončena ve 22 hodin a začala opět v sobotu od brzkých ranních hodin, jakmile se rozednilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Do pátrací akce jsou nasazeny desítky  policistů a policejní potápěči. V řece je snížen průtok, policisté  prochází oba břehy řeky a pátrání probíhá také ve vodě, kde jsou policejní  potápěči."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Do pátrací akce jsou nasazeny desítky  policistů a policejní potápěči. V řece je snížen průtok, policisté  prochází oba břehy řeky a pátrání probíhá také ve vodě, kde jsou policejní  potápěči." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednadvacetiletého mladíka nakonec našli kolem půl jedenácté dopoledne, zřejmě zaklíněného pod druhým splavem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle místních by se možná dalo tragédii zabránit, kdyby byl u splavu záchranný kruh s lanem. Jenže dlouhodobě mají na místě problém, že pokaždé, když ho tam umístí, tak ho někdo ukradne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -252,55 +366,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka  Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Byla bych ráda,  kdyby obchodní dům zase ožil a začal fungovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jestliže  bude tato ikonická stavba v majetku města, může projekt obnovy  podpořit také stát. Při své loňské návštěvě v Opavě to  přislíbil ministr kultury Lubomír Zaorálek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Poruba ekologicky zbavuje stromy jmelí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Poruba má ve svém obvodě přes 20 tisíc stromů. Zhruba 1 600 z nich je napadeno jmelím, které ze stromu odčerpává vodu a důležité živiny až ho zcela zahubí. Radnice se tomu snaží zabránit ekologickými postřiky.</w:t>
@@ -479,53 +588,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Karviné-Louk zajíždí pojízdná prodejna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Karviné-Louk začala zajíždět pojízdná prodejna potravin. Hlavním důvodem bylo skončení provozu kamenné prodejny. Město se dohodlo s prodejcem z Polska, který do Louk dojíždí třikrát týdně a zastavuje na několika místech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V městské části Louky skončil provoz tamní kamenné prodejny potravin. Aby místní obyvatelé nemuseli zajíždět pro základní potraviny až do centra města, zajistilo pro ně vedení města pojízdnou prodejnu. Hledali mezi českými i polskými prodejci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V městské části Louky skončil provoz tamní kamenné prodejny potravin. Aby místní obyvatelé nemuseli zajíždět pro základní potraviny až do centra města, zajistilo pro ně vedení města pojízdnou prodejnu. Hledali mezi českými i polskými prodejci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Nepodařilo se nám oslovit žádné české pojízdné prodejce a díky tomu, že jsme v příhraničí a i okolní města mají s polskými pojízdnými prodejnami velmi dobré zkušenosti, tak jsme zvolili tento způsob. Vybrali jsme prodejnu, která má široký sortiment a hlavně pan prodejce je ochoten nám zajíždět na více míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé Karviné-Louk</w:t>
       </w:r>
       <w:r>
@@ -536,53 +644,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potraviny přiváží do Louk pan Marek Czyž z polských Kaczyc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Czyž, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všechny výrobky jsou z polské produkce. Jsou to převážně základní potraviny, jako pečivo, uzeniny, mléčné výrobky, zelenina, zákusky i nějaká drogerie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozšíří se nejen nabídka sortimentu, ale i míst, kam bude pojízdná prodejna zajíždět. V současné době má pojízdná prodejna čtyři zastávky, u Rybího domu, kostela a na ulicích Malé a Velké Kempy. Po Velikonocích se přidá ještě zastávka u mateřské školky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozšíří se nejen nabídka sortimentu, ale i míst, kam bude pojízdná prodejna zajíždět. V současné době má pojízdná prodejna čtyři zastávky, u Rybího domu, kostela a na ulicích Malé a Velké Kempy. Po Velikonocích se přidá ještě zastávka u mateřské školky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Hajdušík, náměstek primátora Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My teď uvažujeme i o tom a zjišťovali jsme zájem ve Starém Městě, že by tento prodejce zajížděl i do Starého Města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pojízdná prodejna je lidem k dispozici 3x týdně, vždy v pondělí, středu a sobotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -629,106 +736,103 @@
         <w:t xml:space="preserve">Anna Sumcová, floristka, autorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to velikonoční výstava a je posbíraná se sbírek krajkových deček, které jsem dostala od kamarádek a taky částečně po mojí mamince. Ostatní výrobky jsem dělala už od loňského roku, protože jsem byla sama a  loni výstava nebyla, tak jsem si všechno letos připravila, opravila a použila  na tuto výstavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ ředitel Centra aktivních  seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dřív jsme dělali velikonoční výstavy se školami, s dětmi,  doplňovali své výstavy zaměřené k Velikonocům a bylo to velmi pestré. Teď  je to jenom na nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zdejší výstavy byly vždy ukázkou umu a dovednosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zdejší výstavy byly vždy ukázkou umu a dovednosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Sumcová, floristka, autorka výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro mě byl nový nápad koláže z proutí a z deček,  protože obyčejně dělám z různých jiných věcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Současná výstava má tematický název Velikonoce za sklem. Prohlédnout  si ji totiž může každý, kdo půjde okolo centra.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Současná výstava má tematický název Velikonoce za sklem. Prohlédnout  si ji totiž může každý, kdo půjde okolo centra. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ ředitel Centra aktivních  seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento dům je nový a že je tak moderně architektonicky řešený,  že celé stěny máme prosklené, tak se dá prohlížet ta výstava z venku a  také je tak koncipována, aby to hlavní, a to nejlepší bylo vidět právě z venku  přes skla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centrum je už téměř rok uzavřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mimo pandemii Centrum aktivních seniorů žilo každý den. Běžně  se tady pořádají různé aktivity, od pohybu přes přednášky až po tvořivost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mimo pandemii Centrum aktivních seniorů žilo každý den. Běžně  se tady pořádají různé aktivity, od pohybu přes přednášky až po tvořivost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Silvestrová, Centrum aktivních  seniorů F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týče seniorů, tak jsou velice nároční. Ať už jde o  kulturu, pohyb, cvičení, tančení, oni mají opravdu všestranné zájmy. My jsme se  snažili jim umožnit tyto věci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ ředitel Centra aktivních  seniorů:</w:t>
       </w:r>
       <w:r>
@@ -741,97 +845,94 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Silvestrová, Centrum aktivních  seniorů F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My ten rok máme opravdu velký výpadek a ty seniory opravdu  to trápí, protože vím, že volají, že se dotazují a my nejsme schopni s tím  nic udělat. Opravdu čekáme, až se to uvolní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vymýšlejí se alternativní akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně v centru seniorům nabízejí alespoň kontakt,  který je pouze online.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně v centru seniorům nabízejí alespoň kontakt,  který je pouze online. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ ředitel Centra aktivních  seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme webové stránky, tak aktuálně zveřejňujeme, co se děje,  pokud se něco děje. Ale máme i takové akce, které stojí na individuální  činnosti jednotlivých našich členů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V únoru například proběhlo symbolické překročení kanálu  La Manche suchou nohou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V únoru například proběhlo symbolické překročení kanálu  La Manche suchou nohou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Kališ ředitel Centra aktivních  seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Senioři, kteří jsou aktivní a chodí často na vycházky, na  výlety s námi často jezdí a tak dále, tak na individuálních vycházkách ušli  3600 kilometrů, více než stokrát přešli suchou nohou La Manche, tak to bylo  nazváno, a nakonec to byla velmi zdařilá akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Připravují se ale i další akce. Zdejší senioři se například chtějí  zapojit do celostátní křížovkářské soutěže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Připravují se ale i další akce. Zdejší senioři se například chtějí  zapojit do celostátní křížovkářské soutěže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -906,93 +1007,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-03-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>