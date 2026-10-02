--- v0 (2026-01-20)
+++ v1 (2026-10-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.4.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Očkovacím centrem prošlo o víkendu až 2000 lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Očkovacím centrem ve Frýdku-Místku prošlo o Velikonocích doposud největší množství lidí. Během soboty a neděle zde měli zaregistrováno na dva tisíce zájemců o očkování. Centrum si tak poprvé vyzkoušelo svůj maximální očkovací výkon. Pokud by byl dostatek vakcín, očkovalo by se tak téměř každý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,169 +192,164 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Přišla jsem tu s babičkou, probíhá to, že ji naočkují,  chvíli posedí a většinou jí nic není, takže do půl hodiny jedeme domů." 2.) "Jsem tu podruhé, už na druhou injekci a normálně to  probíhalo, jak dneska." - A co na to říkáte, že jste už naočkovaná? - "No tak jsem chtěla se dat naočkovat, tak mě naočkovali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Václavík, vedoucí odboru bezpečnostních  rizik a prevence kriminality:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tuto chvíli je otevřeno až devět očkovacích stanů,  záleží to na počtu vakcín."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V sobotu a neděli tady zvládli odbavit téměř tisíc lidí  denně. Ještě stále se přitom jedná o zkušební provoz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V sobotu a neděli tady zvládli odbavit téměř tisíc lidí  denně. Ještě stále se přitom jedná o zkušební provoz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naše maximální kapacita je 1000 dávek za 8 hodin při tom  plném provozu. Jaké mám informace od krajského koordinátora očkování, tak  bychom snad měli v příštích týdnech dostat nějakých 550 vialek týdně, což  by znamenalo, že budeme schopni očkovat 770 lidí denně, což je výrazně větší  množství, než se kterým jsme počítali. Byl jsem spíš skeptický k tomu, jakým  způsobem probíhá vakcinace v České republice. To všechno budou prvovakcinace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na chod očkovacího centra se během velikonočních svátků  přišli podívat i zástupci nového vedení města. Očkování občanů je totiž i pro  ně priorita.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na chod očkovacího centra se během velikonočních svátků  přišli podívat i zástupci nového vedení města. Očkování občanů je totiž i pro  ně priorita. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že od těch drobných bolestí na začátku to centrum  se velmi zaběhlo. Myslím si, že práce je tady zorganizovaná velmi dobře. Já  bych chtěl poděkovat frýdecké nemocnici. S panem ředitelem jsme se bavili  o dalších možnostech, jak zprůchodnit to centrum a myslím si, že největší  slabinou v této době není, jak to funguje, ale že není dostatek vakcín. My  jsme připraveni, udělali jsme maximum a když bude více vakcín, bude naočkovaných  více lidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době v našem očkovacím centru dobíhá druhé  kolo očkování skupiny 80+ a očkování 70+. Já bych tímto chtěl apelovat na  seniory, aby nechodili příliš brzy před domluveným termínem vyhnuli se tak  zbytečnému čekání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V případě, že lidé přijdou na objednaný čas, očkovacím  procesem projdou zhruba do patnácti minut.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V případě, že lidé přijdou na objednaný čas, očkovacím  procesem projdou zhruba do patnácti minut. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Krzykalová, vrchní sestra očního a  ORL Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Většinou dobře, jsou pozitivně naladěni, jsou rádi, že jsou  očkování a řekla bych, že to snášejí dobře. I chválí, že to jde průběžně a  nečekají dlouho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Václavík, vedoucí odboru bezpečnostních  rizik a prevence kriminality:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po té vakcíně jdou do čekárny, kde počkají 15 až 20 minut a  pak odcházejí domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nařízením vlády se pro nově registrované prodloužil interval  aplikace mezi první a druhou dávkou u vakcíny Pfizer a Moderna na 42 dní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nařízením vlády se pro nově registrované prodloužil interval  aplikace mezi první a druhou dávkou u vakcíny Pfizer a Moderna na 42 dní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všichni, kteří byli registrovaní a dostali rezervační termín  dnes, tak už mají prodlouženou dávku na 42 dní. Věřím, že teda dostaneme další  vakcíny a budeme moci maximálně naočkovat celou naši spádovou oblast."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně dobíhají ještě očkování lidí starších 80 let a převážně  se očkuje kategorie 70+. Přidali se k nim ještě někteří zdravotníci, dále  učitelé a nově pracovníci kritické infrastruktury, policie a hasiči.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně dobíhají ještě očkování lidí starších 80 let a převážně  se očkuje kategorie 70+. Přidali se k nim ještě někteří zdravotníci, dále  učitelé a nově pracovníci kritické infrastruktury, policie a hasiči. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke sdíleným kolům přibyly elektrokoloběžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -279,141 +389,136 @@
         <w:t xml:space="preserve">Martin Zajíc, manažer  pro kola a koloběžky pro ČR platformy Bolt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "S tím, že jsme do města umístili přibližně 100  elektrických koloběžek, které parkují na více než stovce míst, které jsme  vybrali společně s magistrátem pro jejich parkování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme do jednání s ním pouze zasáhli tak, aby koloběžky  byly rozmístěny po městě logicky, vedle stojanů na kola, tak aby nepřekáželi na  chodnících a na cestách a nijak neomezovaly ostatní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Půjčování koloběžek funguje podobně jako u sdílených kol  Nextbike.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Půjčování koloběžek funguje podobně jako u sdílených kol  Nextbike. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Zajíc, manažer pro kola a koloběžky pro ČR platformy Bolt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Uživatel si stáhne aplikaci, je to stejná aplikace Bolt,  jako může využít pro objednání odvozu autem, najede na elektrické koloběžky,  naskenuje QR kód, který na té koloběžce je a může vyrazit. Před tou první jízdou  akorát si musí projít základní bezpečnostní pokyny o tom, jak na té koloběžce  jezdit, jak se chovat a kde a jak parkovat a následně může vyrazit vstříc svému  cíli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za prvních 5 minut jízdy se účtují 4 koruny za minutu. Poté,  se minutová sazba snižuje na 3 koruny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za prvních 5 minut jízdy se účtují 4 koruny za minutu. Poté,  se minutová sazba snižuje na 3 koruny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bereme to jako jednu z dalších možností přepravy po  městě. Rozvoj těchto služeb je trendem a určitě mu nechceme bránit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koloběžky bude možné zatím parkovat jen v centru města  a jeho blízkém okolí, včetně Starého Města, Sviadnova a Zelinkovic. V případě,  že by někdo nechal koloběžku jinde, zaplatí pokutu 750 korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koloběžky bude možné zatím parkovat jen v centru města  a jeho blízkém okolí, včetně Starého Města, Sviadnova a Zelinkovic. V případě,  že by někdo nechal koloběžku jinde, zaplatí pokutu 750 korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Zajíc, manažer pro kola a koloběžky pro ČR platformy Bolt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nicméně ten uživatel je o tom informován předtím, než tu  jízdu ukončí, takže ve chvíli, kdy to parkuje mimo oblast, tak je o tom  informován a bere na vědomí, že tu pokutu bude muset zaplatit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město oslovil ještě další poskytovatel zajímavé služby, který  chce nabízet komunitní sdílení aut neboli carsharing.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město oslovil ještě další poskytovatel zajímavé služby, který  chce nabízet komunitní sdílení aut neboli carsharing. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My budeme podporovat tuto službu, takže občanům, kteří by se  chtěli zapojit, pomůžeme dotací padesáti procent na zařízení, které si budou  pořizovat do vozidla, tak aby do této služby mohlo být zapojeno. Dotace jde  občanům, nejde té společnosti, a tedy tato služba by mohla být trochu zpřístupněna.  Neočekáváme nějak velký boom, máme v rozpočtu připraveny peníze pouze na  dvacet takových aut a nepředpokládáme, že je vyčerpáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dotace od města bude maximálně 4500 korun. Služba se zatím připravuje,  provozovatel by měl teprve oznámit spuštění registrací zájemců, kteří by chtěli  poskytnout své auto.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dotace od města bude maximálně 4500 korun. Služba se zatím připravuje,  provozovatel by měl teprve oznámit spuštění registrací zájemců, kteří by chtěli  poskytnout své auto. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba obchvatu letos najede na rychlejší režim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -446,75 +551,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místy nízké mrazivé noční teploty výrazně omezily činnosti i  v březnu. Rozhodně to ale nijak neovlivní plánovaný termín uvedení  obchvatu do provozu, což bude příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na druhé etapě obchvatu Frýdku-Místku stavbaři také  pracovali přes zimu. Sice nepokračovaly zemní práce, ale naplno běžela výroba a  montáž ocelových konstrukcí mostů. Nevyklidily se ani pozice u mostů monolitických,  které jsou betonované přímo na stavbě. Kromě několika krátkých přestávek kvůli  sněhu nebo silnému mrazu se betonovalo bez zastavení. Na přelomu února a března  se na stavbu vrátila těžká technika na takzvanou zemařinu pro hlavní trasu a po  nezbytné jarní údržbě se vrátí zhotovitel k návozům materiálu do násypů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně se stavbaři připravují na opětovné uzavření Příborské  ulice. Ta se totiž bude výškově upravovat. Doprava by tak měla být pravděpodobně  v květnu svedena opět na objízdnou trasu přes ulici Kvapilova, tak jako  tomu bylo v době uzavírky při výstavbě mostu právě nad ulicí Příborská. Objížďka  by měla trvat přibližně dva měsíce a už se kvůli ní na konci Kvapilovy ulice staví  i nový kruhový objezd.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně se stavbaři připravují na opětovné uzavření Příborské  ulice. Ta se totiž bude výškově upravovat. Doprava by tak měla být pravděpodobně  v květnu svedena opět na objízdnou trasu přes ulici Kvapilova, tak jako  tomu bylo v době uzavírky při výstavbě mostu právě nad ulicí Příborská. Objížďka  by měla trvat přibližně dva měsíce a už se kvůli ní na konci Kvapilovy ulice staví  i nový kruhový objezd. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V roce 2021 je třeba očekávat zhruba dvojnásobný  stavební výkon, což se jistě projeví zvýšenou dopravní zátěží poblíž stavby.  Řidičům i lidem z Frýdku-Místku děkujeme za trpělivost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O dalším vývoji na stavbě a o přesném termínu přepojení dopravy  vás budeme včas informovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O dalším vývoji na stavbě a o přesném termínu přepojení dopravy  vás budeme včas informovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -589,93 +692,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-05-04-2021-16-34?url=frydeckomistecky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>