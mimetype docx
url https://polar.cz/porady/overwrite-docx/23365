--- v0 (2026-02-13)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.4.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrolní výbor zastupitelstva je opět bez předsedy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke konci března rezignoval na svou funkci předseda kontrolního výboru zastupitelstva. Uvedenou pozici zastávala nejsilnější opoziční strana, tedy sociální demokracie. V současném volebním období dochází už ke druhé výměně na tomto postu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -111,57 +226,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Dvořák (ČSSD), zastupitel Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme samozřejmě měli ty signály,  jako ČSSD, že kontrolní výbor nemůže plnit tu funkci, pro kterou je zřízen, to znamená kontrolovat jak zastupitelstvo, tak potažmo radu a vedení města. A my se teď bavíme, jestli má pro nás vůbec smysl, obsadit místo předsedy kontrolního výboru.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První výměna ve funkci předsedy kontrolního výboru v tomto volebním období nastala v roce 2019, kdy zastupitelstvo hlasy čtyřkoalice odvolalo Pavla Rozbroje ze sociální demokracie. Nebylo spokojeno s navrženým plánem kontrolní činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V návaznosti na druhou rezignaci předsedy se 29. března konalo mimořádné jednání kontrolního výboru, kterého se zúčastnilo také vedení města, a jednání se dotklo rovněž diskutované směrnice. Na základě výsledku schůze dal Pavel Andrýsek sociální demokracii podnět, aby se o pozici předsedy kontrolního výboru dále ucházela. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bývá dobrým zvykem, že post předsedy kontrolního výboru mívá zástupce opoziční strany. Takto je to uvedeno i v tomto volebním období v koaliční smlouvě. Z hlediska zákona o obcích musí být předseda kontrolního výboru členem zastupitelstva, takže budeme čekat, koho největší opoziční strana ČSSD nominuje. V případě, že nebude nárokovat tento post, tak budeme tuto situaci operativně řešit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nového předsedu kontrolního výboru by mělo schválit červnové zastupitelstvo.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -298,55 +406,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revitalizace objektu, která proběhla ve druhé polovině loňského roku, stála 1,8 milionů korun včetně DPH. Od 1. dubna bývalou kotelnu užívají technické služby jako zázemí pro část střediska zeleně, které má hlavní sídlo o několik desítek metrů dále na Palackého ulici. Tam ale musel být v roce 2020 zbourán dřevěný, už nevyhovující objekt, a tím pádem službám chyběly prostory.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tichý, ředitel TSM Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hledali jsme náhradu pro zázemí zaměstnanců střediska veřejné zeleně. Tento objekt bude sloužit pro skladování a údržbu drobné zahradní techniky. Budeme zde techniku taktéž zazimovávat, dojde zde k uložení sezónní techniky, ale v prvé řadě zde bude zázemí pro zaměstnance, které bude sloužit jako přípravna, dílna, uložení materiálu, například při tvorbě výzdob na jarmarky, Vánoce a podobně.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další budovou, která na základě auditu najde nový smysl a účel, bude například bývalá čistička odpadních vod v místní části Žilina. V té by měl být pro místní obyvatele vybudován spolkový dům. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -421,93 +524,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-05-04-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>