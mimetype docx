--- v0 (2025-12-24)
+++ v1 (2026-04-03)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u sledování Ekomagazínu na polaru. V dnešních 15ti minutách se dozvíte novinky ze Slezské Harty, z Havířova, Ostravy a Novojičínska.  ..mapovali jsme akci Ukliďme Česko, ...a znovu se vracíme k tématu likvidace jmelí. V rozhovoru s ekologem Martinem Strnadem jsme se zaměřili na budování migračních cest pro zvěř. Taková jsou dnešní témata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Slezské Hartě bude zázemí pro rybáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Vodní nádrž Slezská Harta byla zahrnuta do ochranného pásma II. stupně. Kvůli tomu nemohou rybáři u přehrady bivakovat ani nepřetržitě rybařit v letních měsících. Vodohospodáři takto chtějí zvýšit kvalitu vody a zabránit jejímu znečišťování. Rybaření sice bude dál možné, ale jen za dodržení podmínek, na kterých se dohodli rybáři s Povodím Odry. Ochranné pásmo se rozšířilo o bezmála 1000 hektarů. Cílem Povodí Odry je zlepšit kvalitu vody pro vodárenskou nádrž Kružberk, která slouží jako zdroj pitné vody a se kterou nádrž Slezská Harta aktivně spolupracuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Vodní nádrž Slezská Harta byla zahrnuta do ochranného pásma II. stupně. Kvůli tomu nemohou rybáři u přehrady bivakovat ani nepřetržitě rybařit v letních měsících. Vodohospodáři takto chtějí zvýšit kvalitu vody a zabránit jejímu znečišťování. Rybaření sice bude dál možné, ale jen za dodržení podmínek, na kterých se dohodli rybáři s Povodím Odry. Ochranné pásmo se rozšířilo o bezmála 1000 hektarů. Cílem Povodí Odry je zlepšit kvalitu vody pro vodárenskou nádrž Kružberk, která slouží jako zdroj pitné vody a se kterou nádrž Slezská Harta aktivně spolupracuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Poledna, hrázný na Slezské Hartě:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Kružberk vlastně posílá přivaděčem tlakovým surovou vodu na úpravnu vody na Podhradí a ta musí být v co nejvyšší kvalitě. Proto my chceme tady na Slezské Hartě tím druhým ochranným pásmem docílit toho, ať my máme tady co nejkvalitnější surovou vodu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největšími znečišťovateli jsou podle dlouhodobých průzkumů rybáři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,54 +246,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Petr Poledna, hrázný na Slezské Hartě: „Právě proto se to projevilo i na hladině na vodním díle Slezská Harta, že jsme vlastně se pohybovali celý rok na maximálních zásobních hodnotách. Zadržujeme nějakých 194 milionů kubíků vody. V případě nějakých nenadálých událostí, máme ještě k dispozici retenční prostor ovladatelný, kde můžeme zadržet 7 milionů kubíků vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přísné podmínky by výrazně omezily rybolov. Slezská Harta je totiž doslova rybářským rájem, o který se nechtěli nechat milovníci rybaření připravit. Po dohodě Českého rybářského svazu se státním podnikem Povodí Odry vznikne takzvané rybářské zázemí, které chtějí rybáři vybudovat ještě letos. Stejně tak jsou připraveni na jednoduchý rezervační systém. Vyřeší se tak problematická místa pro parkování, včetně zajištění sociálního zázemí v podobě chemických toalet, možnost stanování,  bivakování a využití schváleného veřejného ohniště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Poruba ekologicky zbavuje stromy jmelí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Ostrava-Poruba má ve svém obvodě přes 20 tisíc stromů. Zhruba 1 600 z nich je napadeno jmelím, které ze stromu odčerpává vodu a důležité živiny až ho zcela zahubí. Radnice se tomu snaží zabránit ekologickými postřiky.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Ostrava-Poruba má ve svém obvodě přes 20 tisíc stromů. Zhruba 1 600 z nich je napadeno jmelím, které ze stromu odčerpává vodu a důležité živiny až ho zcela zahubí. Radnice se tomu snaží zabránit ekologickými postřiky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě-Porubě  zachraňují stromy napadené jmelím. Na 60 vytipovaných stromů tam plikují speciální  postřiky, po kterých do dvou týdnů jmelí odpadne a stromům přitom nijak neublíží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MIROSLAV OTISK, místostarosta MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“My tento postřik provádíme už třetím rokem s tím, že každý rok vybereme přibližně 50 až 60 stromů, které jsou extrémně zasažené jmelím, pro které by klasické mechanické odstranění znamenalo vlastně ohromný šok, případně až jejich odumření. Kdežto tady tento postřik je ohleduplný právě vůči stromům.”</w:t>
@@ -281,53 +393,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Na velký strom, který je masivně zasažený jmelím, se spotřebuje až 10 litrů postřikové kapaliny. Jmelí se nejčastěji objevuje na méně vitálních stromech. Co se týká druhů, pak jsou to zejména lípy, javory a jabloně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé vyrazili uklidit Nový Jičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K celorepublikové akci Ukliďme Česko se napříč republikou přihlásilo přes tisíc subjektů. Letošní pojetí kampaně vyzývalo veřejnost k individuálnímu úklidu. Udělat si zkrátka pořádek ve své oblíbené lokalitě. Malá skupinka lidí  sbírala odpadky v novojičínské místní části Žilina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na výzvu “Ukliďme za humny” - jak byla letošní jarní celorepubliková kampaň „Ukliďme  Česko“ pojata - se v malých skupinkách nebo jen tak v rámci procházky vydávali Novojičíňáci individuálně v průběhu více březnových dnů. Dokládají to fotografie, které zaslali na e-mail Zdravého města Nový Jičín.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na výzvu “Ukliďme za humny” - jak byla letošní jarní celorepubliková kampaň „Ukliďme  Česko“ pojata - se v malých skupinkách nebo jen tak v rámci procházky vydávali Novojičíňáci individuálně v průběhu více březnových dnů. Dokládají to fotografie, které zaslali na e-mail Zdravého města Nový Jičín. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LUCIE HRDLIČKOVÁ, koordinátorka Zdravého města Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kampaň Ukliďme česko už má třetí termín, který je nějakým způsobem postižený koronavirem. Pořadatelé této výzvy se snažili adaptovat na to, že pořádání hromadných akcí dobrovolníků teď není možné, takže přišli s výzvou Ukliďme za humny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přímo v sobotu 27. března, která byla oficiálním termínem dobrovolnické akce, se malá skupina lidí rozhodla například uklidit kolem jízdárny koní a toku Jičínky v Žilině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -380,75 +491,70 @@
         <w:t xml:space="preserve">EVA PAVLÍČKOVÁ, účastnice akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já si myslím, že je to důležité, protože je to místo, kde máme koně a každý den tu chodíme. A myslím si, že není špatné to jednou za čas tady trošku zvelebit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">RADMILA GROFOVÁ, účastnice akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já mám tady tu místní část Nového Jičína ráda, a protože když člověk chodí kolem a vidí ten nepořádek, jak je to lidem lhostejné, a mi to lhostejné není, protože každý by měl začít u sebe, takže já jsem dneska začala tady v Žilině, ale neznamená to, že tyhle věci nedělám i dál. Například když jdeme z procházky, mám u sebe nějaký sáček, tak to prostě posbírám, protože mi to vadí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odměnou byl těmto dobrovolnicím nejen dobrý pocit, ale nakonec i voňavá pochoutka. Podle dostupných informací lidé také uklízeli například ve Smetanových sadech, Svojsíkově aleji, cestou na Puntík nebo Svinec a nebo čistili některé úseky koryta Grasmanky.</w:t>
-[...23 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odměnou byl těmto dobrovolnicím nejen dobrý pocit, ale nakonec i voňavá pochoutka. Podle dostupných informací lidé také uklízeli například ve Smetanových sadech, Svojsíkově aleji, cestou na Puntík nebo Svinec a nebo čistili některé úseky koryta Grasmanky.  1. TÉMA: TELÁTKO UTEKLO MAJITELI, POMÁHALI HASIČI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V sobotu 3. dubna pomáhali hasiči a policisté ve Střítěži na Třinecku s odchytem ročního telete.  Kravku dovezl nový majitel domů a chystal se ji přesunout do chléva. Tele se však v novém prostředí cítilo zmateně a uteklo. Majitel se po vyčerpání všech dostupných možností rozhodl požádat o pomoc hasiče. Těm se telátko podařilo zahnat do místa, ze kterého už nebylo úniku. Aby se sklidnilo, musel telátko omámit přivolaný veterinář. Jednotka ho tak mohla bez zranění odtáhnout do chléva. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Havířov má letos 200 sdílených kol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Havířově už opět jezdí sdílená kola. Letos jich kvůli velkému zájmu přibylo. Ve městě jich tak mají dvě stě. Tak jako v loňském roce, i letos se budou kvůli koronaviru kola pravidelně dezinfikovat. Někteří lidé by uvítali v ulicích i elektrokoloběžky. Město 	ale tuto službu prozatím neplánuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Strnad, Agentura ochrany přírody a krajiny: Projekt Connectgreen řeší migrační překážky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -694,93 +800,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-06-04-2021-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>