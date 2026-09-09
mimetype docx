--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba obchvatu letos najede na rychlejší režim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba obchvatu Frýdku-Místku je dál v plném proudu. Práce se nezatavily ani přes zimu, kdy se stavbaři soustředili především na montáž ocelových mostních konstrukcí. Mimo extrémní mrazy se podařilo betonovat téměř bez zastavení. Letos se na obchvatu počítá s dvojnásobným stavebním výkonem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,75 +185,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místy nízké mrazivé noční teploty výrazně omezily činnosti i  v březnu. Rozhodně to ale nijak neovlivní plánovaný termín uvedení  obchvatu do provozu, což bude příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na druhé etapě obchvatu Frýdku-Místku stavbaři také  pracovali přes zimu. Sice nepokračovaly zemní práce, ale naplno běžela výroba a  montáž ocelových konstrukcí mostů. Nevyklidily se ani pozice u mostů monolitických,  které jsou betonované přímo na stavbě. Kromě několika krátkých přestávek kvůli  sněhu nebo silnému mrazu se betonovalo bez zastavení. Na přelomu února a března  se na stavbu vrátila těžká technika na takzvanou zemařinu pro hlavní trasu a po  nezbytné jarní údržbě se vrátí zhotovitel k návozům materiálu do násypů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně se stavbaři připravují na opětovné uzavření Příborské  ulice. Ta se totiž bude výškově upravovat. Doprava by tak měla být pravděpodobně  v květnu svedena opět na objízdnou trasu přes ulici Kvapilova, tak jako  tomu bylo v době uzavírky při výstavbě mostu právě nad ulicí Příborská. Objížďka  by měla trvat přibližně dva měsíce a už se kvůli ní na konci Kvapilovy ulice staví  i nový kruhový objezd.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně se stavbaři připravují na opětovné uzavření Příborské  ulice. Ta se totiž bude výškově upravovat. Doprava by tak měla být pravděpodobně  v květnu svedena opět na objízdnou trasu přes ulici Kvapilova, tak jako  tomu bylo v době uzavírky při výstavbě mostu právě nad ulicí Příborská. Objížďka  by měla trvat přibližně dva měsíce a už se kvůli ní na konci Kvapilovy ulice staví  i nový kruhový objezd. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V roce 2021 je třeba očekávat zhruba dvojnásobný  stavební výkon, což se jistě projeví zvýšenou dopravní zátěží poblíž stavby.  Řidičům i lidem z Frýdku-Místku děkujeme za trpělivost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O dalším vývoji na stavbě a o přesném termínu přepojení dopravy  vás budeme včas informovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O dalším vývoji na stavbě a o přesném termínu přepojení dopravy  vás budeme včas informovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Učitelky natáčejí videa pro předškoláky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -460,82 +573,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opravy  za 92 milionů korun zaplatil zřizovatel, Moravskoslezský kraj.  Část peněz se podařilo získat také z evropských dotací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Gebauer (ANO), náměstek hejtmana Moravskoslezského kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ta  stavební činnost už byla potřebná. A  podařilo se uvolnit  prostředky z rozpočtu kraje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všech  48 pacientů z plně obsazeného oddělení teď postupně přestěhují  zdravotníci  do nových prostor. Kapacita se zde navýší ještě o  šest lůžek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všech  48 pacientů z plně obsazeného oddělení teď postupně přestěhují  zdravotníci  do nových prostor. Kapacita se zde navýší ještě o  šest lůžek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skupina  pacientů na tomto oddělení se v posledních měsících velmi  proměnila. Namísto těch, kteří se zotavovali třeba po náročné  operaci, tady zůstávají lidé, kterým ubral síly koronavirus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingrid  Rýznarová, primářka, geriatrické a doléčovací odd., Slezská  nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My díky  té kovidové situaci jsme se dostali do postkovidového režimu.  Máme pacienty z 80% po prodělaném kovidu. Je  to supina pacientů, kteří mají třeba těžké plicní postižení a  zatím rekonvalescence je dlouhá a neumožňuje jim pobyt v domácím  prostředí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A   tak se nyní připravuje rekonstrukce dalšího pavilonu L, kde by  mohlo vzniknout 25 lůžek  následné péče pro neoperační obory.      </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A   tak se nyní připravuje rekonstrukce dalšího pavilonu L, kde by  mohlo vzniknout 25 lůžek  následné péče pro neoperační obory.       </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -610,93 +721,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>