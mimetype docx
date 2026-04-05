--- v0 (2025-12-30)
+++ v1 (2026-04-05)
@@ -1,169 +1,263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2021, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O slovo se hlásí pravidelný magazín televize Polar Dopravní revue, vyrážíme na cesty a za dopravou v Moravskoslezském kraji.</w:t>
       </w:r>
-      <w:br/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Dálniční most číslo 456 přes řeku Odru opět zažije stavební ruch. Po zimě se sem vrací stavbaři. Po přípravě, demontáži svodidel a instalaci značení začnou stavební práce, které budou pokračovat až do 28. května. Rekonstrukce bude probíhat v pravé části mostu ve směru na Bohumín, pravý jízdní pás tedy bude zcela uzavřen. Ve zbylém pásu bude doprava jednosměrná.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Stavbaři se vrací na dálniční most mezi Ostravou a Bohumínem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Stavbaři se po zimě vrací na dálniční most mezi Bohumínem a Ostravou, oznámilo to Ředitelství silnic a dálnic s tím, že práce začnou 11. dubna na pravé polovině mostu.  Dálniční most číslo 456 přes řeku Odru opět zažije stavební ruch. Po zimě se sem vrací stavbaři. Po přípravě, demontáži svodidel a instalaci značení začnou stavební práce, které budou pokračovat až do 28. května. Rekonstrukce bude probíhat v pravé části mostu ve směru na Bohumín, pravý jízdní pás tedy bude zcela uzavřen. Ve zbylém pásu bude doprava jednosměrná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od 30. 5. 2021 předpokládáme plné zprovoznění mostu po celkové opravě obou jeho polovin za cenu 43,7 milionu Kč bez DPH. Hlavní důvodem rekonstrukce byla potřeba výměny původní nefunkční stříkané hydroizolace nosné konstrukce. Výměna bude prováděna jen na nosné konstrukci mezi římsami, které zůstanou zachovány."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně vznikne už devátá kruhová křižovatka</w:t>
       </w:r>
-      <w:br/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Nový Jičín, místo s velkým počtem kruhových křižovatek. Devátá vznikne na komplikovaném místě křížení ulic K nemocnici a Generála Hlaďo s výjezdem z Masarykova náměstí, v těsné blízkosti centra města. Než začne stavba, musí tady zrekonstruovat potrubí. Stavební zásahy do sítí potrvají nejspíš do listopadu, v příštím roce pak začne stavba kruhového objezdu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Dopravu u centra Nového Jičína omezí na více než půl roku rekonstrukce vodovodního řadu a kanalizace. Poté tady v příštím roce vyroste další, v pořadí už devátý kruhový objezd.  Nový Jičín, místo s velkým počtem kruhových křižovatek. Devátá vznikne na komplikovaném místě křížení ulic K nemocnici a Generála Hlaďo s výjezdem z Masarykova náměstí, v těsné blízkosti centra města. Než začne stavba, musí tady zrekonstruovat potrubí. Stavební zásahy do sítí potrvají nejspíš do listopadu, v příštím roce pak začne stavba kruhového objezdu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Souběžně nelze tyto práce, přeložky sítí společně s výstavbou kruhového objezdu, provádět. Hlavním důvodem je nemožnost zabezpečit dopravní tok do této lokality. Není možné vést dvě objízdné trasy v této lokalitě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavní cesta je ve vlastnictví Moravskoslezského kraje, který se podpisem memoranda zavázal, že spolu s městem bude největším investorem stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 1. místostarosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Kraj by měl zajistit gro té stavby, tedy samotnou výstavbu kruhového objezdu. Město se bude stavebně podílet na objektech, které zůstanou v jeho vlastnictví, což jsou přechody pro chodce, chodník a veřejné osvětlení. Zároveň je v rámcové smlouvě uvedeno, že náklady na projektovou dokumentaci hradí město a následně ji kraji daruje. Předpokládáme, že do konce roku by měla být projektová dokumentace hotova v vydáno stavební povolení, tak aby mohla být samotná stavba realizována v roce 2022. ”</w:t>
       </w:r>
-      <w:br/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Lukáš Curylo (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje pro kulturu a památkovou péči:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Muzeum Tatra se začíná plnit prvními exponáty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Muzeum nákladních automobilů Tatra se začíná plnit prvními exponáty. Na příznivce automobilové historie budou po otevření čekat například legendární Drtikolka, Tatra 148 a nebude chybět ani Slovenská strela.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Lukáš Curylo (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje pro kulturu a památkovou péči:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „K vidění zde bude i deset vozidel od soukromých sběratelů a sbírkové předměty z depozitu Muzea Novojičínska, které budou se zaměřením nového muzea souviset. Do muzea se také přesune kolekce historických motocyklů, které kraji v roce 2015 věnoval akademický sochař Miroslav Rybička."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílené elektrokoloběžky v MSK: pravidla a rizika? host: P. Blahut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
@@ -331,58 +425,54 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pavel Blahut, krajský koordinátor BESIP. Děkuji za váš čas a za rozhovor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blažek, BESIP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taky děkuji. Hezký den.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Tolik z našich dopravních témat, těším se na viděnou příště.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -457,93 +547,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/dopravni-revue/dopravni-revue-07-04-2021-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>