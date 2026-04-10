--- v0 (2026-01-01)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2021, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V DK Poklad už ladí poslední detaily interiéru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce kulturního domu Poklad v Ostravě-Porubě pokračuje přesně podle harmonogramu. Vše tak nasvědčuje tomu, že se v červnu opravdu otevře. Zavřený už je téměř 9 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,53 +333,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednou z nejznámějších škol s bilingvní výukou je i Monty School v Porubě, která vzdělává v cizím jazyce nejmenší děti, školáky, ale i studenty na své střední škole. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vidlák, majitel Monty School: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Díky tomu a projektu a prostředkům, které získáváme pravidelně od města, mohou děti skládat cambridgské zkoušky, dokonce naši žáci v 9. třídě skládají zkoušky na úrovni B2."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žádosti se podávají pouze elektronicky a školy je musejí zaslat do 20. dubna. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žádosti se podávají pouze elektronicky a školy je musejí zaslat do 20. dubna.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má novou koncepci rozvoje kultury města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -302,57 +416,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednou  z novinek akčního plánu rozvoje kultury na letošní rok je  také již dlouho diskutované ustavení kulturního koordinátora  města, jehož stěžejním úkolem bude zabezpečovat naplňování  nové koncepce kultury. Slibujeme si od něj zlepšení koordinace  veškerých kulturních aktivit a intenzivnější komunikaci mezi  jednotlivými aktéry, městem Ostrava i Moravskoslezským krajem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akční  plán obsahuje také rozpracované i chystané infrastrukturní projekty. Patří mezi ně příprava  výstavby koncertní haly, dokončení rekonstrukce Domu kultury Poklad nebo bývalých jatek. V koncepci se pamatuje i na potřeby mladých.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi  studenty rezonovala témata jako například pouliční a dostupná  kultura, kterou chce město více podporovat a učinit tak Ostravu  opět o něco atraktivnější pro mladší lidi. Průzkum také  prokázal, že studenti, kteří byli v dětství vedeni ke  kultuře, se o ni ve větší míře zajímají, nebo se jí dokonce  aktivně věnují také v dospělosti. To je důvod, proč se  chceme soustředit také na další rozšíření nabídky kulturně  zaměřených aktivit pro děti a dospívající."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -456,93 +563,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-07-04-2021-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>