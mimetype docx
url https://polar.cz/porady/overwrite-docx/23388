--- v0 (2025-12-26)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie a kraj</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, nový magazín TV Polar Energie a kraj je tady s novou premiérou, vítejte u ní. Začneme projektem vodíkového města v Ostravě, podíváme se, jaké zdroje by časem mohly nahradit uhlí, a nakonec si představíme nové poradenské centrum pro firmy navázané na OKD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt vodíkového města získává konkrétnější obrysy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proč vlastně projekt vodíkového města vůbec vzniknul. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -163,77 +278,75 @@
         <w:t xml:space="preserve">Jan Světlík, majitel Vítkovice Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ,,Samozřejmě mnoho partnerů, různorodé financování, je to běh na dlouhou trať, čili celkové náklady nemáme ještě dneska finančně spočítané, určitě to bude ve velkých miliardách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A k tomu financování? </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Světlík, majitel Vítkovice Holding:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> ,,K financování využijeme vývojové zdroje, které nám dneska poskytuje jak Česká republika na vývoj, tak Evropská unie, která bude masivně investovat a chceme mít pomoci partnerů a technologických partnerů, ať můžou zainvestovat. V zásadě to vnímejme jako jeden obrovský projekt, kde by se měly zkoušet a vytvářet veškeré ty technologické platformy a předpokládáme, že Ostrava bude tou cílovou destinací pro některé vývojové pracoviště některých světových firem.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> ,,K financování využijeme vývojové zdroje, které nám dneska poskytuje jak Česká republika na vývoj, tak Evropská unie, která bude masivně investovat a chceme mít pomoci partnerů a technologických partnerů, ať můžou zainvestovat. V zásadě to vnímejme jako jeden obrovský projekt, kde by se měly zkoušet a vytvářet veškeré ty technologické platformy a předpokládáme, že Ostrava bude tou cílovou destinací pro některé vývojové pracoviště některých světových firem.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaderné elektrárny mají v Evropě špatné jméno. Je však nesporné, že poskytují energii bez emisí CO2. Nový „sodíkový“ reaktor společnosti Billa Gatese je zamýšlen jako doplňkový modul ve spojení se solárními a větrnými energetickými systémy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bill Gates a Rolls-Royce plánují výrobu reaktorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Společnost miliardáře Billa Gatese TerraPower a GE Hitachi Nuclear Energy plánují výstavbu levného, ​​vysokorychlostního sodíkového reaktoru se systémem skladování energie roztavené soli. Od amerického ministerstva energetiky byl poskytnut grant ve výši 80 milionů amerických dolarů. Plán je uvést elektrárny známé jako sodíkové na trh v USA před koncem tohoto desetiletí. První systém je demonstrační a měl by být funkční a připojen k energetické síti do roku 2050.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Společnost miliardáře Billa Gatese TerraPower a GE Hitachi Nuclear Energy plánují výstavbu levného, ​​vysokorychlostního sodíkového reaktoru se systémem skladování energie roztavené soli. Od amerického ministerstva energetiky byl poskytnut grant ve výši 80 milionů amerických dolarů. Plán je uvést elektrárny známé jako sodíkové na trh v USA před koncem tohoto desetiletí. První systém je demonstrační a měl by být funkční a připojen k energetické síti do roku 2050.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud bude projekt úspěšný, budou zařízení postavena ve Spojených státech i v zahraničí. Do roku 2050 bychom měli vidět stovky těchto reaktorů po celém světě řešit různé energetické potřeby. 345 megawattových elektráren bude chlazeno kapalným sodíkem a každá z nich bude stát zhruba miliardu dolarů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bill Gates původně doufal, že bude spolupracovat se státním China National Nuclear Corp. Chtěli postavit experimentální jaderné zařízení poblíž Pekingu. Ale v loňském roce byla TerraPower nucena najít nové partnery poté, co Trumpova vláda omezila jaderné dohody s Čínou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také britský výrobce luxusních automobilů a leteckých motorů Rolls Royce se se pouští do tohoto odvětví. Do roku 2029 plánuje instalovat a provozovat miniaturní jaderné reaktory. Inovace slibuje snížení nákladů výstavby jaderných energetických zdrojů. Například by tyto moduly mohly být přepravovány do elektráren běžnými nákladními auty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -445,93 +558,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/energie-a-kraj/energie-a-kraj-08-04-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>