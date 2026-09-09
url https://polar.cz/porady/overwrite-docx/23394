--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov může očkovat až 4 tisíce lidí týdně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Havířova a okolí už se nemusí registrovat k očkování v Ostravě. V podstatě okamžitě dostanou termín do velkokapacitního centra v hale Slavii. Nemocnice nyní bude dostávat několik tisíc dávek vakcín týdně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,119 +277,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Magistrát ve Frýdku-Místku tak informoval všechny základní a  mateřské školy, které spadají pod tuto obec s rozšířenou působností, že si  mají testy během čtvrtku vyzvednout. Jde o zařízení v 36 okolních obcích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Martínek, odbor bezpečnostních rizik a prevence kriminality  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týče testů, tak je to zatím první jednorázová zavážka,  ale co se týče ochranných prostředků, tak jsme již distribuovali pro školy a  školská zařízení a taky pro obce respirátory a roušky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testy mají také specifické podmínky skladování, nesmí být kvůli  speciálnímu roztoku v mrazu a také je potřeba, aby byly v suchu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Testy mají také specifické podmínky skladování, nesmí být kvůli  speciálnímu roztoku v mrazu a také je potřeba, aby byly v suchu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Martínek, odbor bezpečnostních rizik a prevence kriminality F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že jsme dostali informaci, že  skladování a transport může probíhat pouze při teplotách převyšující 4 stupně  celsia, tak jsme museli zajistit provizorní vytápění garáže."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První děti se do škol vrátí v pondělí 12. dubna, školy  a školky musí do té doby vytvořit plány pro testování dětí, které by se měly  testovat vždy dvakrát týdně. V pondělí a středu nebo v pondělí a  čtvrtek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První děti se do škol vrátí v pondělí 12. dubna, školy  a školky musí do té doby vytvořit plány pro testování dětí, které by se měly  testovat vždy dvakrát týdně. V pondělí a středu nebo v pondělí a  čtvrtek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Návrat dětí do škol je absolutní prioritou. A i přes ten  malý diskomfort je to dobrá zpráva. Já oceňuji, že například ty testy, které  budou děti absolvovat jsou neinvazivní, oceňuji, že předškolní děti nebudou muset  nosit respirátory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti se navíc budou testovat samy pod dohledem zaměstnanců  škol. Ministerstvo školství k tomu dokonce vydalo instruktážní video. V případě  dětí v mateřinkách, u mladších dětí na základních školách nebo u dětí s handicapem  mohou být u testování přítomni rodiče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti se navíc budou testovat samy pod dohledem zaměstnanců  škol. Ministerstvo školství k tomu dokonce vydalo instruktážní video. V případě  dětí v mateřinkách, u mladších dětí na základních školách nebo u dětí s handicapem  mohou být u testování přítomni rodiče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud chceme vrátit ten život do normálních kolejí, tak  musíme počítat i s tím, že musíme udělat nějaké kompromisy a musíme si  jako společnost jako celek pomoci. Ale věřím, že ta hodnota toho návratu dětí  do škol a do toho sociálního kontaktu, je mnohem vyšší než ty nepříjemnosti,  které jsou s tím spojené."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vláda rozhodla zatím o návratu pouze dětí na prvním stupni a  mateřské školy budou moci navštěvovat pouze děti, které plní povinné předškolní  vzdělávání. Na prvním stupni bude navíc zavedena rotační výuka. To znamená, že  děti se budou ve škole střídat po týdnu. Ve škole tak bude vždy jen polovina  tříd. Na druhém stupni základních škol zůstane výuka na dálku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vláda rozhodla zatím o návratu pouze dětí na prvním stupni a  mateřské školy budou moci navštěvovat pouze děti, které plní povinné předškolní  vzdělávání. Na prvním stupni bude navíc zavedena rotační výuka. To znamená, že  děti se budou ve škole střídat po týdnu. Ve škole tak bude vždy jen polovina  tříd. Na druhém stupni základních škol zůstane výuka na dálku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozevlátý lupič přepadl v Ostravě Plesné dívku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -364,53 +475,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezská diakonie otevřela chráněné bydlení Archa v novojičínské Žilině na kraji roku 2011. Budovu v blízkosti kostela ji zapůjčilo město. Bydlí zde v pěti bytech 15 lidí s lehkým až středně těžkým mentálním postižením, většina z nich sdílí dvoulůžkový pokoj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Čapková, chráněné bydlení ARCHA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když ta služba před deseti lety vznikala, přišli sem lidé z velkých zařízení, kde bydleli i po dvaceti na pokoji, tak pro ně byl dvoulůžkový pokoj obrovským komfortem. Ale v poslední době už k nám přicházejí lidé z domácího prostředí, kteří jsou zvyklí na určitý standard bydlení, na soukromí a určitou intimitu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řešením, jak rozšířit počet jednolůžkových místností, bylo přebudovat společnou místnost a sklad v přízemí na nový byt. Projekt spolufinancoval Moravskoslezský kraj a z dvaceti procent podporovatelé zařízení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řešením, jak rozšířit počet jednolůžkových místností, bylo přebudovat společnou místnost a sklad v přízemí na nový byt. Projekt spolufinancoval Moravskoslezský kraj a z dvaceti procent podporovatelé zařízení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Čapková, chráněné bydlení ARCHA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Výsledkem bude to, že počet jednolůžkových pokojů se z pěti zvýší na jedenáct.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra, obyvatelka </w:t>
       </w:r>
       <w:r>
@@ -548,93 +658,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>