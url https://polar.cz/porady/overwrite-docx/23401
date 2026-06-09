--- v0 (2025-12-24)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.4.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě už jezdí v MHD pouze ekologické autobusy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě už nejezdí dieselové autobusy. Je tak prvním velkým městem v České republice, kde se v hromadné dopravě využívají pouze vozy na ekologický pohon. Jde převážně o autobusy na CNG nebo elektrobusy. V plánu je už ale také vodík.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,53 +270,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Antigenní testy se v současné době staly už povinností. Nikomu se však nechce čekat. I proto Český červený kříž instaloval covid point před jedním obchodním centrem také v Havířově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parkoviště před velkým obchodním domem je místo, kde se během dne vystřídají stovky lidí. Před jedním takovým v Havířově umístil Český červený kříž testovací místo. A zájem je velký.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Čempelová, vyškolená dobrovolnice ČČK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Ten zájem se postupně zvyšuje, protože lidé zjišťují, že se tady mohou nechat otestovat. Jsou to lidé, kteří chtějí jít třeba navštívit příbuzné staré rodiče, nebo do senior domů. Musím říct, že jsem až překvapená, jak jsou lidé zodpovědní a přicházejí, aby nepřenesli nákazu někam dále."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Ten zájem se postupně zvyšuje, protože lidé zjišťují, že se tady mohou nechat otestovat. Jsou to lidé, kteří chtějí jít třeba navštívit příbuzné staré rodiče, nebo do senior domů. Musím říct, že jsem až překvapená, jak jsou lidé zodpovědní a přicházejí, aby nepřenesli nákazu někam dále." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já se na to dívám velice pozitivně, protože jsem s tím měl potíže, jelikož  sem tam musím vycestovat z republiky a tady ta možnost nám otevírá situaci, kdy se můžeme přijít otestovat jak potřebujeme. A můžeme dělat profesně to, abychom se také uživili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proč jste přišla?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -210,55 +324,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Protože tady pracuji a musíme se chodit testovat a myslím, že je to super věc a člověk alespoň ví na čem je a neohrozí další lidi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Potřebujeme jet za hranice na nákupy a tak jsme toho využily. Mezi tím jsme si zašly nakoupit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Testovací stanoviště bude zřejmě před obchodním domem několik měsíců a možná až do konce roku. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Testovací stanoviště bude zřejmě před obchodním domem několik měsíců a možná až do konce roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Modernizace krytého bazénu pokračuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -398,141 +510,136 @@
         <w:t xml:space="preserve">Martin Zajíc, manažer  pro kola a koloběžky pro ČR platformy Bolt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "S tím, že jsme do města umístili přibližně 100  elektrických koloběžek, které parkují na více než stovce míst, které jsme  vybrali společně s magistrátem pro jejich parkování."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme do jednání s ním pouze zasáhli tak, aby koloběžky  byly rozmístěny po městě logicky, vedle stojanů na kola, tak aby nepřekáželi na  chodnících a na cestách a nijak neomezovaly ostatní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Půjčování koloběžek funguje podobně jako u sdílených kol  Nextbike.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Půjčování koloběžek funguje podobně jako u sdílených kol  Nextbike. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Zajíc, manažer pro kola a koloběžky pro ČR platformy Bolt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Uživatel si stáhne aplikaci, je to stejná aplikace Bolt,  jako může využít pro objednání odvozu autem, najede na elektrické koloběžky,  naskenuje QR kód, který na té koloběžce je a může vyrazit. Před tou první jízdou  akorát si musí projít základní bezpečnostní pokyny o tom, jak na té koloběžce  jezdit, jak se chovat a kde a jak parkovat a následně může vyrazit vstříc svému  cíli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za prvních 5 minut jízdy se účtují 4 koruny za minutu. Poté,  se minutová sazba snižuje na 3 koruny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za prvních 5 minut jízdy se účtují 4 koruny za minutu. Poté,  se minutová sazba snižuje na 3 koruny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bereme to jako jednu z dalších možností přepravy po  městě. Rozvoj těchto služeb je trendem a určitě mu nechceme bránit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koloběžky bude možné zatím parkovat jen v centru města  a jeho blízkém okolí, včetně Starého Města, Sviadnova a Zelinkovic. V případě,  že by někdo nechal koloběžku jinde, zaplatí pokutu 750 korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koloběžky bude možné zatím parkovat jen v centru města  a jeho blízkém okolí, včetně Starého Města, Sviadnova a Zelinkovic. V případě,  že by někdo nechal koloběžku jinde, zaplatí pokutu 750 korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Zajíc, manažer pro kola a koloběžky pro ČR platformy Bolt:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nicméně ten uživatel je o tom informován předtím, než tu  jízdu ukončí, takže ve chvíli, kdy to parkuje mimo oblast, tak je o tom  informován a bere na vědomí, že tu pokutu bude muset zaplatit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město oslovil ještě další poskytovatel zajímavé služby, který  chce nabízet komunitní sdílení aut neboli carsharing.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město oslovil ještě další poskytovatel zajímavé služby, který  chce nabízet komunitní sdílení aut neboli carsharing. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My budeme podporovat tuto službu, takže občanům, kteří by se  chtěli zapojit, pomůžeme dotací padesáti procent na zařízení, které si budou  pořizovat do vozidla, tak aby do této služby mohlo být zapojeno. Dotace jde  občanům, nejde té společnosti, a tedy tato služba by mohla být trochu zpřístupněna.  Neočekáváme nějak velký boom, máme v rozpočtu připraveny peníze pouze na  dvacet takových aut a nepředpokládáme, že je vyčerpáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dotace od města bude maximálně 4500 korun. Služba se zatím připravuje,  provozovatel by měl teprve oznámit spuštění registrací zájemců, kteří by chtěli  poskytnout své auto.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dotace od města bude maximálně 4500 korun. Služba se zatím připravuje,  provozovatel by měl teprve oznámit spuštění registrací zájemců, kteří by chtěli  poskytnout své auto. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zima zanechala na silnicích NJ rekordní počet děr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -706,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-04-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>